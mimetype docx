--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -374,338 +374,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation and remineralization of Trichodesmium unveil potential for ocean carbon sequestration</w:t>
+                <w:t xml:space="preserve">Organic metabolite uptake by diazotrophs in the North Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fourquez</w:t>
+                <w:t xml:space="preserve">Alba Filella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima-Ezzahra Ababou</w:t>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Camps</w:t>
+                <w:t xml:space="preserve">Benoît Paix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France van Wembeke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+                <w:t xml:space="preserve">Marine Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf128⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296350v1</w:t>
+                <w:t xml:space="preserve">hal-05076722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic metabolite uptake by diazotrophs in the North Pacific Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aggregation and remineralization of Trichodesmium unveil potential for ocean carbon sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+                <w:t xml:space="preserve">Marion Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Paix</w:t>
+                <w:t xml:space="preserve">Fatima-Ezzahra Ababou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vallet</w:t>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Martinot</w:t>
+                <w:t xml:space="preserve">France van Wembeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf061. </w:t>
+              <w:t xml:space="preserve">, 2025, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076722v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the contribution of particle-associated non-cyanobacterial diazotrophs to N2 fixation in the upper mesopelagic North Pacific Gyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Reeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Filella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Voznyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -916,51 +916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved organic matter offsets the detrimental effects of climate change in the nitrogen‐fixing cyanobacterium Crocosphaera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Filella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Umbricht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,338 +1044,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural iron fertilization by shallow hydrothermal sources fuels diazotroph blooms in the ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic understanding of diazotroph aggregation and sinking: “A rolling tank approach”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Ezzahra Ababou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Frédéric A. C. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+                <w:t xml:space="preserve">Sandra Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abq4654⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172298v1</w:t>
+                <w:t xml:space="preserve">hal-04030404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic understanding of diazotroph aggregation and sinking: “A rolling tank approach”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima-Ezzahra Ababou</w:t>
+                <w:t xml:space="preserve">Natural iron fertilization by shallow hydrothermal sources fuels diazotroph blooms in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric A. C. Le Moigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guigue</w:t>
+                <w:t xml:space="preserve">Cédric Boulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Nunige</w:t>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 380 (6647), pp.812-817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.12301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abq4654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030404v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying N2 fixation and its contribution to export production near the Tonga-Kermadec Arc using nitrogen isotope budgets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Forrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1446,364 +1446,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalously high abundance of Crocosphaera in the South Pacific Gyre</w:t>
+                <w:t xml:space="preserve">Sinking Trichodesmium fixes nitrogen in the dark ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+                <w:t xml:space="preserve">Frédéric a C Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Duhamel</w:t>
+                <w:t xml:space="preserve">Gabrielle Armin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Ann Foster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+                <w:t xml:space="preserve">Keisuke Inomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 369 (1), </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (10), pp.2398-2405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnac039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-022-01289-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986953v1</w:t>
+                <w:t xml:space="preserve">hal-03986959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinking Trichodesmium fixes nitrogen in the dark ocean</w:t>
+                <w:t xml:space="preserve">Anomalously high abundance of Crocosphaera in the South Pacific Gyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric a C Le Moigne</w:t>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Armin</w:t>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keisuke Inomura</w:t>
+                <w:t xml:space="preserve">Rachel Ann Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (10), pp.2398-2405. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 369 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-022-01289-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnac039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986959v1</w:t>
+                <w:t xml:space="preserve">hal-03986953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diazotrophs are overlooked contributors to carbon and nitrogen export to the deep ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric a C Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Torremocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1854,51 +1854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting roles of DOP as a source of phosphorus and energy for marine diazotroph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Filella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Riemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2001,51 +2001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diazotroph-Derived Nitrogen Assimilation Strategies Differ by Scleractinian Coral Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2135,51 +2135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleaching forces coral’s heterotrophy on diazotrophs and Synechococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pernice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2282,51 +2282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fumenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2792,90 +2792,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Ann Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3054,338 +3054,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphotic N2 fixation along an oligotrophic to ultraoligotrophic transect in the western tropical South Pacific Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-depth characterization of diazotroph activity across the western tropical South Pacific hotspot of N&lt;sub&gt;2&lt;/sub&gt; fixation (OUTPACE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thorsten Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.3107-3119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-3107-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (13), pp.4215-4232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-4215-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812049v1</w:t>
+                <w:t xml:space="preserve">hal-02024176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth characterization of diazotroph activity across the western tropical South Pacific hotspot of N&lt;sub&gt;2&lt;/sub&gt; fixation (OUTPACE cruise)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+                <w:t xml:space="preserve">Aphotic N2 fixation along an oligotrophic to ultraoligotrophic transect in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katyanne M Shoemaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia H. Moisander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Niggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Berthelot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mar Benavides</w:t>
+                <w:t xml:space="preserve">Thorsten Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (13), pp.4215-4232. </w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.3107-3119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-4215-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-3107-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024176v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of diazotroph-derived nitrogen towards non-diazotrophic planktonic communities: a comparative study between Trichodesmium erythraeum, Crocosphaera watsonii and Cyanothece sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3452,1059 +3452,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotrophs: a non-negligible source of nitrogen for the tropical coral Stylophora pistillata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Released coral mucus does not enhance planktonic N-2 fixation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Houlbrèque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Lorrain</w:t>
+                <w:t xml:space="preserve">Kimberley A. Lema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David G. Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.139451⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (1), pp.51-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184290v1</w:t>
+                <w:t xml:space="preserve">hal-01443633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Released coral mucus does not enhance planktonic N-2 fixation rates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Diazotrophs: a non-negligible source of nitrogen for the tropical coral Stylophora pistillata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Houlbreque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David G. Bourne</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 77 (1), pp.51-63. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219 (17), pp.2608-2612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.139451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443633v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotrophs: a non-negligible source of nitrogen for the tropical coral Stylophora pistillata</w:t>
+                <w:t xml:space="preserve">Mesopelagic N2 Fixation Related to Organic Matter Composition in the Solomon and Bismarck Seas (Southwest Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Lorrain</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia H. Moisander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.139451⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0143775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483200v1</w:t>
+                <w:t xml:space="preserve">hal-01247428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesopelagic N2 Fixation Related to Organic Matter Composition in the Solomon and Bismarck Seas (Southwest Pacific)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Assessment of the dinitrogen released as ammonium and dissolved organic nitrogen by unicellular and filamentous marine diazotrophic cyanobacteria grown in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thorsten Dittmar</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0143775. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2015.00080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247428v1</w:t>
+                <w:t xml:space="preserve">hal-01790796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the dinitrogen released as ammonium and dissolved organic nitrogen by unicellular and filamentous marine diazotrophic cyanobacteria grown in culture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Aphotic N2 Fixation in the Eastern Tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dekaezemacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hamersley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2015.00080⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e81265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790796v1</w:t>
+                <w:t xml:space="preserve">hal-02163828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphotic N2 Fixation in the Eastern Tropical South Pacific Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Planktonic dinitrogen fixation along a longitudinal gradient across the Mediterranean Sea during the stratified period (BOUM cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (12), pp.e81265. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (8), pp.2257-2267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-2257-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163828v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic dinitrogen fixation along a longitudinal gradient across the Mediterranean Sea during the stratified period (BOUM cruise)</w:t>
-[...53 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncoupling ribosome biogenesis regulation from RNA polymerase I activity during herpes simplex virus type 1 infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-2257-2011⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Stéphane Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Kindbeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Belin</w:t>
+                <w:t xml:space="preserve">Sabine Hacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Kindbeiter</w:t>
+                <w:t xml:space="preserve">Marie Alexandra Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Roca-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (1), pp.131-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1261/rna.1935610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4514,154 +4380,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the diversity of diazotrophs taking up dissolved organic matter in the north pacific ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Filella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guayomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic science meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Palma de Majorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4671,154 +4537,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pico-nanophytoplanktondynamics in a coastalMediterranean station: Assessing hourly changes in communit ystructure controlled by wind-driven events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caille Chloé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Fuchs</w:t>
+                <w:t xml:space="preserve">Maxime Odic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caille Chloé</w:t>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, On-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4828,177 +4694,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. Les récifs en quête de diazotrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD Éditions, pp.63-66, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irdeditions.27929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5145,51 +5011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Zander" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa von Friesen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gon&#231;alves-Araujo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02673-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507264v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reeder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voznyuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Co&#235;t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reece James" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07542-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Hoerstmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01567-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Umbricht" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Klett" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10380" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04030404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. C. Le Moigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Forrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1249115" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac039" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Armin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01289-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01319-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Meunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.692248" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0456-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Knapp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Mccabe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2619-2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guilloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katty Donoso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina P Vald&#233;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7273-2018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812049v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne M Shoemaker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia H. Moisander" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Dittmar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3107-2018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393443v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4005-2016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.139451" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A. Lema" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Bourne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01787" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483200v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247428v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143775" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790796v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00080" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163828v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dekaezemacker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hamersley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081265" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724468v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2257-2011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Belin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kindbeiter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hacot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandra Albaret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Roca-Martinez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1935610" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754850v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guayomarch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423277v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Odic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184292v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.27929" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Zander" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa von Friesen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gon&#231;alves-Araujo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02673-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076722v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507264v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reeder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voznyuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Co&#235;t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reece James" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07542-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Hoerstmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01567-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Umbricht" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Klett" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10380" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04030404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. C. Le Moigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Forrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1249115" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Armin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01289-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01319-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Meunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.692248" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0456-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Knapp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Mccabe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2619-2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guilloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katty Donoso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina P Vald&#233;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7273-2018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne M Shoemaker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia H. Moisander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Dittmar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3107-2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393443v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4005-2016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A. Lema" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Bourne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01787" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483200v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.139451" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247428v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143775" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00080" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dekaezemacker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hamersley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081265" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2257-2011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709418v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Belin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kindbeiter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hacot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandra Albaret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Roca-Martinez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1935610" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guayomarch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423277v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Odic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184292v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.27929" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>