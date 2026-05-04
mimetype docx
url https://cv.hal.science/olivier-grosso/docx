--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -374,338 +374,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic metabolite uptake by diazotrophs in the North Pacific Ocean</w:t>
+                <w:t xml:space="preserve">Aggregation and remineralization of Trichodesmium unveil potential for ocean carbon sequestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Filella</w:t>
+                <w:t xml:space="preserve">Marion Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+                <w:t xml:space="preserve">Fatima-Ezzahra Ababou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Paix</w:t>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Martinot</w:t>
+                <w:t xml:space="preserve">France van Wembeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf061. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf061⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076722v1</w:t>
+                <w:t xml:space="preserve">hal-05296350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation and remineralization of Trichodesmium unveil potential for ocean carbon sequestration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic metabolite uptake by diazotrophs in the North Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Filella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fourquez</w:t>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima-Ezzahra Ababou</w:t>
+                <w:t xml:space="preserve">Benoît Paix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Camps</w:t>
+                <w:t xml:space="preserve">Marine Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France van Wembeke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+                <w:t xml:space="preserve">Pauline Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5 (1), </w:t>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296350v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the contribution of particle-associated non-cyanobacterial diazotrophs to N2 fixation in the upper mesopelagic North Pacific Gyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Reeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Filella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Voznyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -916,51 +916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved organic matter offsets the detrimental effects of climate change in the nitrogen‐fixing cyanobacterium Crocosphaera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Filella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Umbricht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1050,51 +1050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic understanding of diazotroph aggregation and sinking: “A rolling tank approach”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Ezzahra Ababou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric A. C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1759,51 +1759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric a C Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Torremocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1854,51 +1854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting roles of DOP as a source of phosphorus and energy for marine diazotroph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Filella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Riemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,295 +2250,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t>
+                <w:t xml:space="preserve">Distribution and rates of nitrogen fixation in the western tropical South Pacific Ocean constrained by nitrogen isotope budgets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Angela Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Mccabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2619-2628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2619-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801747v1</w:t>
+                <w:t xml:space="preserve">hal-01790780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and rates of nitrogen fixation in the western tropical South Pacific Ocean constrained by nitrogen isotope budgets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Knapp</w:t>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Mccabe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+                <w:t xml:space="preserve">Alain Fumenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leblond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.2619-2628. </w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2619-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790780v1</w:t>
+                <w:t xml:space="preserve">hal-01801747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t>
               </w:r>
@@ -2786,295 +2786,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+                <w:t xml:space="preserve">Silicon cycle in the tropical South Pacific: contribution to the global Si cycle and evidence for an active pico-sized siliceous plankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (8), pp.2565 - 2585. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2565-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (18), pp.5595-5620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5595-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790784v1</w:t>
+                <w:t xml:space="preserve">hal-01889901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon cycle in the tropical South Pacific: contribution to the global Si cycle and evidence for an active pico-sized siliceous plankton</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Ann Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (18), pp.5595-5620. </w:t>
+              <w:t xml:space="preserve">, 2018, 15 (8), pp.2565 - 2585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5595-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2565-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889901v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth characterization of diazotroph activity across the western tropical South Pacific hotspot of N&lt;sub&gt;2&lt;/sub&gt; fixation (OUTPACE cruise)</w:t>
               </w:r>
@@ -3458,51 +3458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Released coral mucus does not enhance planktonic N-2 fixation rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3618,51 +3618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Houlbreque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3886,77 +3886,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4029,51 +4029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dekaezemacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hamersley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4150,51 +4150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (8), pp.2257-2267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4394,90 +4394,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the diversity of diazotrophs taking up dissolved organic matter in the north pacific ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Filella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guayomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4490,201 +4490,360 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic science meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Palma de Majorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/88169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pico-nanophytoplanktondynamics in a coastalMediterranean station: Assessing hourly changes in communit ystructure controlled by wind-driven events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caille Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Odic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, On-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4694,51 +4853,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. Les récifs en quête de diazotrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4760,111 +4919,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD Éditions, pp.63-66, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irdeditions.27929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId173"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5011,51 +5170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Zander" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa von Friesen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gon&#231;alves-Araujo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02673-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076722v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507264v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reeder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voznyuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Co&#235;t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reece James" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07542-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Hoerstmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01567-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Umbricht" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Klett" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10380" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04030404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. C. Le Moigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Forrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1249115" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Armin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01289-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01319-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Meunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.692248" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0456-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Knapp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Mccabe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2619-2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guilloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katty Donoso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina P Vald&#233;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7273-2018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne M Shoemaker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia H. Moisander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Dittmar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3107-2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393443v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4005-2016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A. Lema" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Bourne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01787" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483200v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.139451" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247428v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143775" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00080" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dekaezemacker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hamersley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081265" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2257-2011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709418v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Belin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kindbeiter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hacot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandra Albaret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Roca-Martinez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1935610" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guayomarch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423277v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Odic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184292v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.27929" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Zander" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa von Friesen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gon&#231;alves-Araujo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02673-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507264v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reeder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voznyuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Co&#235;t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reece James" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07542-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Hoerstmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01567-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Umbricht" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Klett" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10380" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04030404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. C. Le Moigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Forrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1249115" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Armin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01289-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01319-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Meunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.692248" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0456-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Knapp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Mccabe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2619-2018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guilloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katty Donoso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina P Vald&#233;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7273-2018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne M Shoemaker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia H. Moisander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Dittmar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3107-2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393443v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4005-2016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A. Lema" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Bourne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01787" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483200v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.139451" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247428v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143775" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00080" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dekaezemacker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hamersley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081265" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2257-2011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709418v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Belin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kindbeiter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hacot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandra Albaret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Roca-Martinez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1935610" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guayomarch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423277v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Odic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184292v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.27929" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>