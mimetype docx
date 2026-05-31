--- v2 (2026-05-04)
+++ v3 (2026-05-31)
@@ -1044,338 +1044,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic understanding of diazotroph aggregation and sinking: “A rolling tank approach”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural iron fertilization by shallow hydrothermal sources fuels diazotroph blooms in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric A. C. Le Moigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guigue</w:t>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Nunige</w:t>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.12301⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 380 (6647), pp.812-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abq4654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030404v1</w:t>
+                <w:t xml:space="preserve">hal-04172298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural iron fertilization by shallow hydrothermal sources fuels diazotroph blooms in the ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
+                <w:t xml:space="preserve">Mechanistic understanding of diazotroph aggregation and sinking: “A rolling tank approach”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Ezzahra Ababou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Frédéric A. C. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Boulart</w:t>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+                <w:t xml:space="preserve">Sandra Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 380 (6647), pp.812-817. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abq4654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.12301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172298v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying N2 fixation and its contribution to export production near the Tonga-Kermadec Arc using nitrogen isotope budgets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Forrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1446,429 +1446,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinking Trichodesmium fixes nitrogen in the dark ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diazotrophs are overlooked contributors to carbon and nitrogen export to the deep ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric a C Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Armin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Keisuke Inomura</w:t>
+                <w:t xml:space="preserve">Antoine Torremocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 16 (10), pp.2398-2405. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-022-01289-6⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-022-01319-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986959v1</w:t>
+                <w:t xml:space="preserve">hal-03840301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalously high abundance of Crocosphaera in the South Pacific Gyre</w:t>
+                <w:t xml:space="preserve">Sinking Trichodesmium fixes nitrogen in the dark ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric a C Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Armin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+                <w:t xml:space="preserve">Keisuke Inomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnac039⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (10), pp.2398-2405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-022-01289-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986953v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotrophs are overlooked contributors to carbon and nitrogen export to the deep ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalously high abundance of Crocosphaera in the South Pacific Gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Camps</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Torremocha</w:t>
+                <w:t xml:space="preserve">Rachel Ann Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 369 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-022-01319-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnac039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840301v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting roles of DOP as a source of phosphorus and energy for marine diazotroph</w:t>
               </w:r>
@@ -2001,51 +2001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diazotroph-Derived Nitrogen Assimilation Strategies Differ by Scleractinian Coral Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2135,51 +2135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleaching forces coral’s heterotrophy on diazotrophs and Synechococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pernice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2416,51 +2416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fumenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,90 +2926,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Ann Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3060,64 +3060,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth characterization of diazotroph activity across the western tropical South Pacific hotspot of N&lt;sub&gt;2&lt;/sub&gt; fixation (OUTPACE cruise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3341,51 +3341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of diazotroph-derived nitrogen towards non-diazotrophic planktonic communities: a comparative study between Trichodesmium erythraeum, Crocosphaera watsonii and Cyanothece sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3873,51 +3873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the dinitrogen released as ammonium and dissolved organic nitrogen by unicellular and filamentous marine diazotrophic cyanobacteria grown in culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3990,51 +3990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphotic N2 Fixation in the Eastern Tropical South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dekaezemacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4124,51 +4124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planktonic dinitrogen fixation along a longitudinal gradient across the Mediterranean Sea during the stratified period (BOUM cruise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4446,51 +4446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guayomarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic science meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Palma de Majorca, Spain</w:t>
@@ -4551,64 +4551,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Abadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4880,51 +4880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. Les récifs en quête de diazotrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5170,51 +5170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Zander" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa von Friesen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gon&#231;alves-Araujo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02673-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507264v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reeder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voznyuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Co&#235;t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reece James" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07542-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Hoerstmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01567-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Umbricht" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Klett" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10380" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04030404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. C. Le Moigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Forrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1249115" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Armin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01289-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01319-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Meunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.692248" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0456-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Knapp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Mccabe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2619-2018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guilloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katty Donoso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina P Vald&#233;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7273-2018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne M Shoemaker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia H. Moisander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Dittmar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3107-2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393443v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4005-2016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A. Lema" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Bourne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01787" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483200v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.139451" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247428v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143775" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00080" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dekaezemacker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hamersley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081265" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2257-2011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709418v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Belin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kindbeiter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hacot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandra Albaret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Roca-Martinez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1935610" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guayomarch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423277v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Odic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184292v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.27929" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Coq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01888-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Zander" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa von Friesen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gon&#231;alves-Araujo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02673-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507264v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reeder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voznyuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Co&#235;t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reece James" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07542-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Hoerstmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Aguiar-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carpaneto Bastos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01567-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Umbricht" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Klett" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10380" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04030404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. C. Le Moigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12301" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Forrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1249115" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01319-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986959v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Armin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01289-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986953v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnac039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Meunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.692248" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0456-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Knapp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Mccabe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2619-2018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guilloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katty Donoso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina P Vald&#233;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7273-2018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne M Shoemaker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia H. Moisander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Dittmar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3107-2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393443v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4005-2016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A. Lema" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Bourne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01787" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483200v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.139451" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247428v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143775" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00080" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dekaezemacker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hamersley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081265" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2257-2011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709418v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Belin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kindbeiter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hacot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandra Albaret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Roca-Martinez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1935610" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guayomarch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423277v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Odic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184292v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.27929" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>