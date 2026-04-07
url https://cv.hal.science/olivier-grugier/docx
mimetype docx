--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -512,2436 +512,2643 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01414550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formation des non-spécialistes à une éducation aux technologies numériques. Cas de l’enseignement primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de la pensée et de l'action de jacques Hebenstreit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris cité, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement à la construction de curricula en référence à des pratiques sociales. Le cas du Tchad et d’Haïti.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Introduction Le laboratoire EDA Université Paris Cité, le laboratoire CIRNEF Normandie Université et l’Institut supérieur des sciences de l’éducation de Guinée (ISSEG) sont toutes trois des instituions dans lesquels des chercheurs en sciences de l’éducation et de la formation et en sciences du langage, sont impliqués depuis plusieurs années, dans des coopérations recherche et formation en lien avec des pays africains. À l’occasion de la création de nouveaux réseaux, notamment celui du Réseau universitaire francophone pour l’innovation pédagogique, la formation des enseignants et les sciences de l’éducation (RUFISESE), le laboratoire EDA université Paris Cité invite à ouvrir le débat sur le rôle de ces réseaux dans le renforcement de la recherche en éducation, et de leurs conséquences pratiques, épistémiques et académiques quant aux démarches partenariales pour le développement de projets communs. Aussi, en collaboration avec le CIRNEF et l’ISSEG, une journée d’étude est proposée le mercredi 18 juin 2025, pour débattre des démarches de projet (veille, réponses aux appels, partenariats, etc.) en contextes de coopération internationale, notamment Nord-Sud, ainsi que des problématiques afférentes de valorisation, de diffusion, de restitution et de pérennisation des actions menées. Appel à communication L’équipe organisatrice propose un appel à communication pour cette journée d’étude. Deux axes de réflexion sont envisagés : Axe 1 : Coopérer pour construire un appel d’offre. Entre intention et faisabilité Comment contribuer pour répondre à un appel à projet ? Axe 2 : Développer des recherches collaboratives. Comparer des approches et contextualiser Quelle place peut occuper la recherche collaborative ? Comment gérer les divergences lors du développent d’un projet ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, Jun 2025, Paris cité, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix et usages des outils conversationnels utilisant l'IAG par des étudiants se destinant à devenir professeurs des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire AIDE, Paris Cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris cité, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des robots à comprendre pour apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre à programmer à l'école. Questions didactique et pédagogique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, O. Grugier - INSPE de Paris et DRANE Paris 1D, Oct 2024, Paris Sorbonne Université - INSPE de Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regards didactiques croisés sur la réintroduction de l’enseignement de l’informatique à l’école en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 6ème Colloque international de l’ARCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Y. Buyck, M. Sudriès, F. Ligozat &amp; C. Marlot, Jun 2022, Genève (CH), Suisse. pp.55-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, O. Grugier - INSPE de Paris et DRANE Paris 1D, Oct 2024, Paris Sorbonne Université - INSPE de Paris, France</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invité à une Table Ronde : Innovation en éducation et formation : quels changements institutionnels probables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée nationale du GIS2if</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS2if, Sep 2024, Université Paris Cité, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GIS2if, Sep 2024, Université Paris Cité, France</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representations and appropriation of connected objects in the classroom by primary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chloé Benoit-Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bruillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etic 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une analyse didactique des interventions des enseignants des écoles primaires face aux fonctionnements non attendus de robots programmables.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La robotique à l'école est-elle le garant de la construction d'une éducation au numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ETIC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre et agir sur l’environnement technique en Haïti : l’ITAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Sèvres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école maternelle, un lieu de rencontre socio-technique. Construction des apprentissages premiers en technologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche en éducation. Colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Marseille, Oct 2023, Marseille (FRA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards didactiques croisés sur la réintroduction de l'enseignement de l'informatique à l'école en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal Québec, Canada</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Haspekian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème colloque international de l'ARCD. Les didactiques face à l'évolution des curriculums.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCD, Jun 2023, Genève (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chloé Benoit-Lafarge</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interdisciplinarité dans les projets. Le cas de l'enseignement de l'initiation à la technologie et aux activités productives en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier avec des représentants du ministère de l'éducation Haïtienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Sèvres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des robots programmés et programmables à l’école pour une éducation informatique et technologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation organisée par Canopé 78</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, La Verrière, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des aléas techniques par les enseignants lors de l'utilisation de robots pédagogiques en classe à l'école. Quel impact sur les contenus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ETIC4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03563618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde des robots perçu par de jeunes professeurs des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Rencontres Nationales de la Robotique Educative « Robots et Objets connectés en éducation, un monde de données et d’apprentissage ». IFÉ-ENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des objets techniques robotisés. Apprendre les bases d’une pensée informatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de Canopé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation des jeunes enseignants de l’école concernant le fonctionnement de robot numérique. Quelle formation initiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Colloque international du RIFEFF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Oran, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des objets programmables à l’école. Pour quelle technicité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre. Quelles pratiques enseignantes pour quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage de l’informatique par une familiarisation des objets programmables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium : Enseignement et apprentissage de l’informatique à l’école primaire au colloque du CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des robots programmables à la maternelle. Un monde technologique à comprendre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème édition des Rencontres Nationales de la Robotique Educative « Robots, élèves, enseignants, quelle intelligence partagée ? » IFÉ-ENS de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontres entre des élèves de maternelle et des robots programmables. Des savoirs technologiques et informatiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Etic3. école et Tic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l’école, comprendre pour pouvoir prendre en charge des objets numériques. Des pratiques en maternelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde : Les pratiques parentales et professionnelles : quelles initiatives et bonnes pratiques pour sensibiliser et accompagner les familles et les professionnel.le.s de terrain ? Colloque national : Numérique des tout-petits. Paris : Fondation pour l'enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l’école, rencontre avec des robots. Questionnement didactique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de restitution de la recherche ANR DALIE, Paris Université par Descartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage de la programmation à l’école par l’intermédiaire de robots éducatifs. Des environnements technologiques à intégrer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen (FR), France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villemonteix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier : Apprentissage de la pensée informatique à EIAH 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen (FR), France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage du « numérique » par la manipulation d’objets robotisés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Numérique et nouveaux enjeux de la formation à l'ESPE de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Sèvres, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des futurs enseignants de l’école, en France, aux démarches d’apprentissages en technologie. Etude de cas à l’ESPE de Paris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">84e congrès de l’ACFAS. Colloque : Les démarches d’investigation scientifique et de conception technologique et «contextes» pédagogiques. Cas de l’enseignement par projets et de l’interdisciplinarité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de Marseille, Oct 2023, Marseille (FRA), France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01414536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tableau numérique interactif : la représentation des élèves de CE2 au CM2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Etic2. école et Tic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, ARCD, Jun 2023, Genève (CH), Suisse</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des tableaux interactifs en classe avec des enfants de 3 à 6 ans. Quelles éducations avec des objets à écran tactile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque international en éducation. Enjeux actuels et futurs de la formation et de la profession enseignante.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIFPE, Apr 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Sèvres, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux objets dans les classes, apprentissage nouveau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Pédagogie neurosciences et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, La Verrière, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre avec des nouveaux objets à écran tactiles à l'école et moments d'éducation technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Jockair 2014.Enseigner sans enseignants ? Tendances et problèmes des arts et métiers numériques de la formation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Caen, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01059385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dis-moi, comment ça fonctionne un TBI ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dis-moi, comment ça fonctionne un TBI ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Marseilles, France. pp.257-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Lyon, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00995038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques éducative d'équipement du numérique à l'école primaire. Entre vœux et contraintes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Jocair 2014 : Enseigner sans enseignants ? Tendances et problèmes des arts et métiers numériques de la formation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Evry, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01059386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tableau interactif, quel apprentissage par les élèves de maternelle sur cet objet à écran tactile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La technologie et ses effets sur la scolarité de nos enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Oran, Algérie</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01059383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rythme scolaire dans son approche globale. Un exemple de mise en place des TAP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Services à la population. Compétences, retours d'expériences et perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Férolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Amiens, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01059495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le TBI comme objet technique du monde des enfants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche - ESPE de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...1185 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01059505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2951,166 +3158,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épreuve orale de sciences et technologie au CRPE. Paris : Ellipses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épreuve de sciences et technologie au concours de professeur des écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 2015, 100% professeur des écoles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3120,594 +3327,594 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques envisagées des enseignants pour un enseignement de l’informatique à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Fluckiger; L. Boulc'h; S. Nogry; C. Reffay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l’école : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OPUS Université Paris Cité, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53480/2024iecare03q/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontres entre des élèves de maternelle et des robots programmables. Des savoirs technologiques et informatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enseignants du primaire face aux TICE. Pratiques, ressources, formations et représentations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PURH, pp.21-28, 2024, 979-10-240-1779-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des robots programmables BeeBot en classe. Des objets pour apprendre, des objets à apprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nogry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OPUS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner et apprendre l’informatique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.115-134, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un objet programmable pour apprendre l’informatique à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nogry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre. Quelles pratiques enseignantes pour quels enjeux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9781784058937</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional testimony: a programmable object for learning computer science at elementary school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nogry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In. Bisault Joël, Le Bourgeois Roselyne, Thémines Jean-François, Le Mentec Mickaël et Chauvet-Chanoine Céline. (éd.). (2022). Objects to learn about and objects for learning : which practices for which issues? Londres : ISTE group. ISBN : 9781786306715</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontres avec des robots programmables en petite section de maternelle. Quelle interprétation est faite, par les élèves, sur le fonctionnement ? Dans F. Charles (dir.) (2021).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines de scientifiques en maternelle. Explorer le monde du vivant, des objets et de la matière.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA éditions, 2021, 978-2-75982-562-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03563601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations des futurs enseignants d’école primaire pour la mise en œuvre d’une démarche d’investigation en sciences et en technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans A. Hasni ; F. Bousadra &amp; J. Lebeaume. (dir.) (2018). Les démarches d’investigation scientifique et de conception technologique. Regards croisés sur les curriculums et les pratiques en France et au Québec. (p.253-278). Saint Lambert (Québec), Éditions Cursus universitaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3717,186 +3924,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'informatique:points de vue d 'enseignants sur les choix didactiques et les équipements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspékian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IeCARE, Université de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tableau interactif à l’école primaire, objet d’apprentissage ? Ce que comprennent des élèves sur son fonctionnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01414569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3906,114 +4113,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisations sur projet en technologie - Etude comparée de curriculums réels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. École normale supérieure de Cachan - ENS Cachan, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00160394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4160,51 +4367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grugier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671165v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563579v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544300v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414550v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chlo&#233; Benoit-Lafarge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398563v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129319v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129297v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059383v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grugier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare03q/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129314v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00160394v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grugier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671165v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563579v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544300v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414550v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517152v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chlo&#233; Benoit-Lafarge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398609v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398675v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398707v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398661v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563618v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544332v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338362v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059495v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grugier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare03q/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803369v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129314v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00160394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>