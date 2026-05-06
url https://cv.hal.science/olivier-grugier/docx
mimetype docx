--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -986,1899 +986,1899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La robotique à l'école est-elle le garant de la construction d'une éducation au numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ETIC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Representations and appropriation of connected objects in the classroom by primary school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chloé Benoit-Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bruillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etic 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chloé Benoit-Lafarge</w:t>
+                <w:t xml:space="preserve">hal-04517152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une analyse didactique des interventions des enseignants des écoles primaires face aux fonctionnements non attendus de robots programmables.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre et agir sur l’environnement technique en Haïti : l’ITAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Sèvres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école maternelle, un lieu de rencontre socio-technique. Construction des apprentissages premiers en technologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche en éducation. Colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Marseille, Oct 2023, Marseille (FRA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards didactiques croisés sur la réintroduction de l'enseignement de l'informatique à l'école en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grugier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Haspekian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème colloque international de l'ARCD. Les didactiques face à l'évolution des curriculums.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCD, Jun 2023, Genève (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interdisciplinarité dans les projets. Le cas de l'enseignement de l'initiation à la technologie et aux activités productives en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier avec des représentants du ministère de l'éducation Haïtienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Sèvres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des robots programmés et programmables à l’école pour une éducation informatique et technologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation organisée par Canopé 78</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, La Verrière, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des aléas techniques par les enseignants lors de l'utilisation de robots pédagogiques en classe à l'école. Quel impact sur les contenus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ETIC4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03563618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde des robots perçu par de jeunes professeurs des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Rencontres Nationales de la Robotique Educative « Robots et Objets connectés en éducation, un monde de données et d’apprentissage ». IFÉ-ENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des objets techniques robotisés. Apprendre les bases d’une pensée informatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de Canopé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation des jeunes enseignants de l’école concernant le fonctionnement de robot numérique. Quelle formation initiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Colloque international du RIFEFF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Oran, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des objets programmables à l’école. Pour quelle technicité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre. Quelles pratiques enseignantes pour quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage de l’informatique par une familiarisation des objets programmables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium : Enseignement et apprentissage de l’informatique à l’école primaire au colloque du CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontres entre des élèves de maternelle et des robots programmables. Des savoirs technologiques et informatiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Etic3. école et Tic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des robots programmables à la maternelle. Un monde technologique à comprendre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème édition des Rencontres Nationales de la Robotique Educative « Robots, élèves, enseignants, quelle intelligence partagée ? » IFÉ-ENS de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l’école, comprendre pour pouvoir prendre en charge des objets numériques. Des pratiques en maternelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde : Les pratiques parentales et professionnelles : quelles initiatives et bonnes pratiques pour sensibiliser et accompagner les familles et les professionnel.le.s de terrain ? Colloque national : Numérique des tout-petits. Paris : Fondation pour l'enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l’école, rencontre avec des robots. Questionnement didactique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de restitution de la recherche ANR DALIE, Paris Université par Descartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage de la programmation à l’école par l’intermédiaire de robots éducatifs. Des environnements technologiques à intégrer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen (FR), France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villemonteix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier : Apprentissage de la pensée informatique à EIAH 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal Québec, Canada</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage du « numérique » par la manipulation d’objets robotisés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Numérique et nouveaux enjeux de la formation à l'ESPE de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen (FR), France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des futurs enseignants de l’école, en France, aux démarches d’apprentissages en technologie. Etude de cas à l’ESPE de Paris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">84e congrès de l’ACFAS. Colloque : Les démarches d’investigation scientifique et de conception technologique et «contextes» pédagogiques. Cas de l’enseignement par projets et de l’interdisciplinarité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Sèvres, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01414536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tableau numérique interactif : la représentation des élèves de CE2 au CM2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Etic2. école et Tic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de Marseille, Oct 2023, Marseille (FRA), France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux objets dans les classes, apprentissage nouveau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Pédagogie neurosciences et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, ARCD, Jun 2023, Genève (CH), Suisse</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des tableaux interactifs en classe avec des enfants de 3 à 6 ans. Quelles éducations avec des objets à écran tactile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque international en éducation. Enjeux actuels et futurs de la formation et de la profession enseignante.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIFPE, Apr 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Sèvres, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dis-moi, comment ça fonctionne un TBI ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dis-moi, comment ça fonctionne un TBI ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Marseilles, France. pp.257-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, La Verrière, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00995038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre avec des nouveaux objets à écran tactiles à l'école et moments d'éducation technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Jockair 2014.Enseigner sans enseignants ? Tendances et problèmes des arts et métiers numériques de la formation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...1185 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01059385v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00995038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques éducative d'équipement du numérique à l'école primaire. Entre vœux et contraintes.</w:t>
               </w:r>
@@ -4367,51 +4367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grugier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671165v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563579v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544300v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414550v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517152v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chlo&#233; Benoit-Lafarge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398609v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398675v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398707v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398661v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563618v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544332v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338362v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059495v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grugier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare03q/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803369v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129314v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00160394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grugier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671165v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563579v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544300v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414550v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517152v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chlo&#233; Benoit-Lafarge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398707v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398661v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563618v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544332v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338362v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059495v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grugier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677536v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare03q/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803369v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129314v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00160394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>