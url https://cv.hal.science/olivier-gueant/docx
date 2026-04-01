--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -3073,221 +3073,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological intuition versus economic &amp;quot;reason</w:t>
+                <w:t xml:space="preserve">Mean field games equations with quadratic Hamiltonian: a specific approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guéant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Lasry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9779.2011.01541.x⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202512500224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00754612v1</w:t>
+                <w:t xml:space="preserve">hal-01393107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean field games equations with quadratic Hamiltonian: a specific approach</w:t>
+                <w:t xml:space="preserve">Ecological intuition versus economic &amp;quot;reason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guesnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lasry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2), pp.245-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9779.2011.01541.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202512500224⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01393107v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00754612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Portfolio Liquidation with Limit Orders</w:t>
               </w:r>
@@ -4329,51 +4329,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3768DCB"/>
+    <w:nsid w:val="3DB444F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4560,51 +4560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-gueant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5880-9529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124524109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/24937050" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123200775" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bertucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bertucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gontier Delaunay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;ant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesbre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.70002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Rengim Cetingoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2024.2435627" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;david Fermanian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12419" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42521-023-00101-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Drissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407756" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evangelista" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Vieira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2021.1949359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12286" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Baldacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1766099" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Manziuk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019071" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Pu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1729397" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2020.1714455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bismuth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-019-00241-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.03.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626619500059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fernandez Tapia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lasry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abw007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JOR.2017.361" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2017.1342552" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Fermanian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626617500046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393116v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12052" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626615500021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-014-9280-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393118v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Guillaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024915500193" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12102" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130924676" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RDA-120091" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Albert Lehalle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-012-0087-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guesnerie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2011.01541.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BX6ZL6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393107v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500224" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110850475" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2012.7.315" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.04.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393136v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Cousin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cr&#233;pey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hobson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jeanblanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14660-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009028943.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11818-0_66" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-0-8176-8355-9_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393104v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Lions" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lions" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14660-2_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCRHBKPZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-gueant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5880-9529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124524109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/24937050" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123200775" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bertucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bertucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gontier Delaunay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;ant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesbre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.70002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Rengim Cetingoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2024.2435627" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;david Fermanian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12419" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42521-023-00101-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Drissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407756" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evangelista" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Vieira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2021.1949359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12286" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Baldacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1766099" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Manziuk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019071" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Pu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1729397" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2020.1714455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bismuth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-019-00241-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.03.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626619500059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fernandez Tapia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lasry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abw007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JOR.2017.361" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2017.1342552" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Fermanian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626617500046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393116v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12052" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626615500021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-014-9280-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393118v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Guillaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024915500193" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12102" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130924676" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RDA-120091" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Albert Lehalle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-012-0087-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500224" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guesnerie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2011.01541.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BX6ZL6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110850475" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2012.7.315" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.04.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393136v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Cousin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cr&#233;pey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hobson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jeanblanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14660-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009028943.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11818-0_66" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-0-8176-8355-9_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393104v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Lions" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lions" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14660-2_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCRHBKPZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>