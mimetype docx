--- v1 (2026-04-01)
+++ v2 (2026-05-05)
@@ -1206,222 +1206,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control on graphs: existence, uniqueness, and long-term behavior</w:t>
+                <w:t xml:space="preserve">Accelerated share repurchase and other buyback programs: what neural networks can bring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Manziuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Pu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2019071⟩</w:t>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (8), pp.1389-1404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14697688.2020.1729397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252606v1</w:t>
+                <w:t xml:space="preserve">hal-03252518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated share repurchase and other buyback programs: what neural networks can bring</w:t>
+                <w:t xml:space="preserve">Optimal control on graphs: existence, uniqueness, and long-term behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Manziuk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiang Pu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (8), pp.1389-1404. </w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.a22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14697688.2020.1729397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2019071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252518v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Reinforcement Learning for Market Making in Corporate Bonds: Beating the Curse of Dimensionality</w:t>
               </w:r>
@@ -1524,51 +1524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Pu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Financial Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (4), pp.661-719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1693,51 +1693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Price Estimation for European Corporate Bonds: A Particle Filtering Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Pu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Market microstructure and liquidity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 04 (01n02), pp.1950005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2135,51 +2135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Fermanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Pu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Market microstructure and liquidity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 02 (03n04), pp.1750004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2317,51 +2317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lasry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Pu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Market microstructure and liquidity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2555,51 +2555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Share Repurchase: pricing and execution strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Pu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royer Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2659,51 +2659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Option pricing and hedging with execution costs and market impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Pu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (3), pp.803-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4329,51 +4329,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DB444F4"/>
+    <w:nsid w:val="49E2E63E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4560,51 +4560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-gueant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5880-9529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124524109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/24937050" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123200775" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bertucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bertucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gontier Delaunay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;ant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesbre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.70002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Rengim Cetingoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2024.2435627" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;david Fermanian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12419" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42521-023-00101-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Drissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407756" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evangelista" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Vieira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2021.1949359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12286" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Baldacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1766099" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Manziuk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019071" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Pu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1729397" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2020.1714455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bismuth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-019-00241-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.03.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626619500059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fernandez Tapia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lasry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abw007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JOR.2017.361" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2017.1342552" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Fermanian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626617500046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393116v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12052" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626615500021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-014-9280-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393118v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Guillaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024915500193" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12102" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130924676" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RDA-120091" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Albert Lehalle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-012-0087-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500224" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guesnerie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2011.01541.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BX6ZL6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110850475" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2012.7.315" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.04.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393136v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Cousin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cr&#233;pey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hobson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jeanblanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14660-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009028943.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11818-0_66" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-0-8176-8355-9_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393104v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Lions" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lions" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14660-2_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCRHBKPZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-gueant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5880-9529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124524109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/24937050" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123200775" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bertucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bertucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gontier Delaunay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;ant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesbre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.70002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Rengim Cetingoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2024.2435627" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;david Fermanian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12419" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42521-023-00101-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Drissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407756" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evangelista" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Vieira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2021.1949359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12286" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Baldacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1766099" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Manziuk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Pu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1729397" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2020.1714455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bismuth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-019-00241-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.03.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626619500059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fernandez Tapia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lasry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abw007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JOR.2017.361" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2017.1342552" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Fermanian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626617500046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393116v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12052" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626615500021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-014-9280-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393118v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Guillaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024915500193" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12102" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130924676" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RDA-120091" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Albert Lehalle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-012-0087-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500224" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guesnerie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2011.01541.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BX6ZL6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110850475" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2012.7.315" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.04.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393136v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Cousin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cr&#233;pey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hobson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jeanblanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14660-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009028943.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11818-0_66" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-0-8176-8355-9_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393104v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Lions" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lions" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14660-2_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCRHBKPZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>