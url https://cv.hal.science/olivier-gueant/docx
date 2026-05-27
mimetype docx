--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -3267,209 +3267,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00754612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Portfolio Liquidation with Limit Orders</w:t>
+                <w:t xml:space="preserve">New numerical methods for mean field games with quadratic costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guéant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Fernandez Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (1), pp.740-764. </w:t>
+              <w:t xml:space="preserve">Networks and Heterogenous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.315-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/110850475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2012.7.315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393114v1</w:t>
+                <w:t xml:space="preserve">hal-01393108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New numerical methods for mean field games with quadratic costs</w:t>
+                <w:t xml:space="preserve">Optimal Portfolio Liquidation with Limit Orders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Albert Lehalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Fernandez Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogenous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (2), pp.315-336. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.740-764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/nhm.2012.7.315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/110850475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393108v1</w:t>
+                <w:t xml:space="preserve">hal-01393114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reference case for mean field games models</w:t>
               </w:r>
@@ -4329,51 +4329,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49E2E63E"/>
+    <w:nsid w:val="2899FB71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4560,51 +4560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-gueant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5880-9529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124524109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/24937050" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123200775" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bertucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bertucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gontier Delaunay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;ant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesbre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.70002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Rengim Cetingoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2024.2435627" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;david Fermanian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12419" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42521-023-00101-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Drissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407756" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evangelista" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Vieira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2021.1949359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12286" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Baldacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1766099" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Manziuk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Pu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1729397" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2020.1714455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bismuth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-019-00241-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.03.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626619500059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fernandez Tapia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lasry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abw007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JOR.2017.361" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2017.1342552" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Fermanian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626617500046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393116v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12052" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626615500021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-014-9280-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393118v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Guillaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024915500193" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12102" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130924676" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RDA-120091" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Albert Lehalle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-012-0087-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500224" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guesnerie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2011.01541.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BX6ZL6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110850475" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2012.7.315" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.04.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393136v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Cousin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cr&#233;pey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hobson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jeanblanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14660-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009028943.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11818-0_66" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-0-8176-8355-9_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393104v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Lions" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lions" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14660-2_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCRHBKPZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-gueant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5880-9529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124524109" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/24937050" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123200775" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bertucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bertucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gontier Delaunay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;ant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesbre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.70002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Rengim Cetingoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2024.2435627" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;david Fermanian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12419" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42521-023-00101-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Drissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407756" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Evangelista" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Vieira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2021.1949359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12286" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Baldacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1766099" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Manziuk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Pu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2020.1729397" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2020.1714455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bismuth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-019-00241-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.03.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862823v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626619500059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fernandez Tapia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lasry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abw007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JOR.2017.361" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350486X.2017.1342552" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Fermanian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626617500046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393116v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12052" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382626615500021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-014-9280-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393118v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Guillaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024915500193" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12102" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130924676" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RDA-120091" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Albert Lehalle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11579-012-0087-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500224" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754612v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guesnerie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2011.01541.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BX6ZL6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2012.7.315" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110850475" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2009.04.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393136v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667383v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Cousin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cr&#233;pey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hobson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jeanblanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14660-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009028943.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11818-0_66" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-0-8176-8355-9_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393104v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Lions" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lions" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14660-2_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KCRHBKPZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>