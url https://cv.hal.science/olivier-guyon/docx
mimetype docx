--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MKID Exoplanet Camera for Subaru SCExAO</w:t>
+                <w:t xml:space="preserve">Adaptive optics with an infrared pyramid wavefront sensor at Keck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Walter</w:t>
+                <w:t xml:space="preserve">Charlotte Z Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neelay Fruitwala</w:t>
+                <w:t xml:space="preserve">Sylvain Cetre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Steiger</w:t>
+                <w:t xml:space="preserve">Scott Lilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Bailey</w:t>
+                <w:t xml:space="preserve">Peter Wizinowich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Zobrist</w:t>
+                <w:t xml:space="preserve">Dimitri Mawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 132 (1018), pp.125005. </w:t>
+              <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (03), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/abc60f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JATIS.6.3.039003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144038v1</w:t>
+                <w:t xml:space="preserve">hal-03200368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive optics with an infrared pyramid wavefront sensor at Keck</w:t>
+                <w:t xml:space="preserve">The MKID Exoplanet Camera for Subaru SCExAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Z Bond</w:t>
+                <w:t xml:space="preserve">Alexander Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Cetre</w:t>
+                <w:t xml:space="preserve">Neelay Fruitwala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Lilley</w:t>
+                <w:t xml:space="preserve">Sarah Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Wizinowich</w:t>
+                <w:t xml:space="preserve">John Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Mawet</w:t>
+                <w:t xml:space="preserve">Nicholas Zobrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (03), </w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132 (1018), pp.125005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JATIS.6.3.039003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/abc60f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200368v1</w:t>
+                <w:t xml:space="preserve">hal-03144038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification stratégique pour la logistique urbaine : l'apport de la recherche opérationnelle</w:t>
               </w:r>
@@ -1126,731 +1126,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLAISANCE : A tool for scheduling trains drivers for French railways</w:t>
+                <w:t xml:space="preserve">A set packing approach for scheduling passenger train drivers: the French experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Advanced Systems in Public Transport (CASPT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">RailTokyo2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179440v1</w:t>
+                <w:t xml:space="preserve">hal-01138067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a robust integrated optimization of timetable, rolling stock and crew</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planification robuste et intégrée des ressources ferroviaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afafe Zehrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afafe Zehrouni</w:t>
+                <w:t xml:space="preserve">Xavier Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Railway Operations Modelling and Analysis (RailTokyo2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Narashino, Japan</w:t>
+              <w:t xml:space="preserve">16ème congrès de la société française de recherche opérationnelle et aide à la décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01250611v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01250653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set packing approach for scheduling passenger train drivers: the French experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Froger</w:t>
+                <w:t xml:space="preserve">Toward a robust integrated optimization of timetable, rolling stock and crew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afafe Zehrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RailTokyo2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">6th International Conference on Railway Operations Modelling and Analysis (RailTokyo2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Narashino, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138067v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01250611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification robuste et intégrée des ressources ferroviaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grimaud</w:t>
+                <w:t xml:space="preserve">PLAISANCE : A tool for scheduling trains drivers for French railways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès de la société française de recherche opérationnelle et aide à la décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conference on Advanced Systems in Public Transport (CASPT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01250653v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification du service des agents de conduite de trains commerciaux de passagers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Froger</w:t>
+                <w:t xml:space="preserve">Évaluation de la robustesse des plans de transport ferroviaires par simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afafe Zehrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pinson</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946518v1</w:t>
+                <w:t xml:space="preserve">hal-00946444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la robustesse des plans de transport ferroviaires par simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grimaud</w:t>
+                <w:t xml:space="preserve">Planification du service des agents de conduite de trains commerciaux de passagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Feillet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946444v1</w:t>
+                <w:t xml:space="preserve">hal-00946518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation par simulation de la robustesse des plans de transport ferroviaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afafe Zehrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1895,364 +1895,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01086839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian heuristic for a real-life integrated planning problem of railway transportation resources</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation du planning annuel de la maintenance préventive d'une infrastructure ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jousselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Seminar on Railway Operations Modelling and Analysis - RailCopenhagen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Copenhagen, Denmark. 13p</w:t>
+              <w:t xml:space="preserve">ROADEF 2013, 14ème congrès de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00823169v1</w:t>
+                <w:t xml:space="preserve">hal-00788948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du planning annuel de la maintenance préventive d'une infrastructure ferroviaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Multi Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattaruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Thery</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Libeaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2013, 14ème congrès de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">10th Metaheuristics International Conference (MIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788948v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00981809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multi Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Feillet</w:t>
+                <w:t xml:space="preserve">A Lagrangian heuristic for a real-life integrated planning problem of railway transportation resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Benhizia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Libeaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Metaheuristics International Conference (MIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Singapore</w:t>
+              <w:t xml:space="preserve">5th International Seminar on Railway Operations Modelling and Analysis - RailCopenhagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Copenhagen, Denmark. 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00981809v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00823169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The City Logistics Facility Location Problem</w:t>
               </w:r>
@@ -2569,243 +2569,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00710359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling approach for locating logistics platforms for fast parcels delivery in urban areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The City Logistics Facility Location Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Garaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on City Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Mallorca, Spain. pp.360-368</w:t>
+              <w:t xml:space="preserve">ODYSSEUS 2012, Fifth International Workshop on Freight Transportation and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00603348v1</w:t>
+                <w:t xml:space="preserve">emse-00718904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The City Logistics Facility Location Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modeling approach for locating logistics platforms for fast parcels delivery in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODYSSEUS 2012, Fifth International Workshop on Freight Transportation and Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on City Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Mallorca, Spain. pp.360-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00718904v1</w:t>
+                <w:t xml:space="preserve">emse-00603348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation pour la localisation de plateformes logistiques pour le transport de marchandises en ville</w:t>
               </w:r>
@@ -3677,263 +3677,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Contrast Testbeds for Future Space-Based Direct Imaging Exoplanet Missions</w:t>
+                <w:t xml:space="preserve">Atmospheric characterization of terrestrial exoplanets in the mid-infrared: biosignatures, habitability &amp; diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Mazoyer</w:t>
+                <w:t xml:space="preserve">Simon Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Anglada-Escude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Fogarty</w:t>
+                <w:t xml:space="preserve">Jean-Luc Beuzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033747v1</w:t>
+                <w:t xml:space="preserve">hal-03033717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric characterization of terrestrial exoplanets in the mid-infrared: biosignatures, habitability &amp; diversity</w:t>
+                <w:t xml:space="preserve">High-Contrast Testbeds for Future Space-Based Direct Imaging Exoplanet Missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Albrecht</w:t>
+                <w:t xml:space="preserve">Johan Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Anglada-Escude</w:t>
+                <w:t xml:space="preserve">Ruslan Belikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Baraffe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baudoz</w:t>
+                <w:t xml:space="preserve">Brendan Crill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Beuzit</w:t>
+                <w:t xml:space="preserve">Kevin Fogarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033717v1</w:t>
+                <w:t xml:space="preserve">hal-03033747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4328,51 +4328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martinache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Cvetojevic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Walter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelay Fruitwala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Steiger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bailey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Zobrist" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/abc60f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Z Bond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cetre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Lilley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wizinowich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mawet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.6.3.039003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01161580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boudouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01138202v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Almeida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Benhizia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2015.01.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KPKT921-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00707504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1132-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garrel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667399" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lozi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Jovanovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Goebel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pathak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314282" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179440v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Froger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afafe Zehrouni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grimaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946444v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00823169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jousselme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00981809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Libeaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00718894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00688219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00710359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Zehrouni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00603348v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00718904v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00574280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481465v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00252" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033747v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazoyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Belikov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Crill" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fogarty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albrecht" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escude" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraffe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuzit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00527463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00514061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martinache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Cvetojevic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Z Bond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cetre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Lilley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wizinowich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mawet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.6.3.039003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Walter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelay Fruitwala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Steiger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bailey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Zobrist" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/abc60f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01161580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boudouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01138202v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Almeida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Benhizia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2015.01.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KPKT921-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00707504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1132-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garrel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667399" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lozi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Jovanovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Goebel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pathak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314282" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Froger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afafe Zehrouni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grimaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jousselme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00981809v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Libeaut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00823169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00718894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00688219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00710359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Zehrouni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00718904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00603348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00574280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481465v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00252" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033717v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albrecht" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escude" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraffe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuzit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033747v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazoyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Belikov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Crill" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fogarty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00527463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00514061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>