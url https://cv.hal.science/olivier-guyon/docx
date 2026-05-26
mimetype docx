--- v1 (2026-04-11)
+++ v2 (2026-05-26)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive optics with an infrared pyramid wavefront sensor at Keck</w:t>
+                <w:t xml:space="preserve">The MKID Exoplanet Camera for Subaru SCExAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Z Bond</w:t>
+                <w:t xml:space="preserve">Alexander Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Cetre</w:t>
+                <w:t xml:space="preserve">Neelay Fruitwala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Lilley</w:t>
+                <w:t xml:space="preserve">Sarah Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Wizinowich</w:t>
+                <w:t xml:space="preserve">John Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Mawet</w:t>
+                <w:t xml:space="preserve">Nicholas Zobrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (03), </w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132 (1018), pp.125005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JATIS.6.3.039003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1538-3873/abc60f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200368v1</w:t>
+                <w:t xml:space="preserve">hal-03144038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MKID Exoplanet Camera for Subaru SCExAO</w:t>
+                <w:t xml:space="preserve">Adaptive optics with an infrared pyramid wavefront sensor at Keck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Walter</w:t>
+                <w:t xml:space="preserve">Charlotte Z Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neelay Fruitwala</w:t>
+                <w:t xml:space="preserve">Sylvain Cetre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Steiger</w:t>
+                <w:t xml:space="preserve">Scott Lilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Bailey</w:t>
+                <w:t xml:space="preserve">Peter Wizinowich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Zobrist</w:t>
+                <w:t xml:space="preserve">Dimitri Mawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 132 (1018), pp.125005. </w:t>
+              <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (03), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1538-3873/abc60f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JATIS.6.3.039003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144038v1</w:t>
+                <w:t xml:space="preserve">hal-03200368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification stratégique pour la logistique urbaine : l'apport de la recherche opérationnelle</w:t>
               </w:r>
@@ -1558,243 +1558,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la robustesse des plans de transport ferroviaires par simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grimaud</w:t>
+                <w:t xml:space="preserve">Planification du service des agents de conduite de trains commerciaux de passagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Feillet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946444v1</w:t>
+                <w:t xml:space="preserve">hal-00946518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification du service des agents de conduite de trains commerciaux de passagers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Froger</w:t>
+                <w:t xml:space="preserve">Évaluation de la robustesse des plans de transport ferroviaires par simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afafe Zehrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Pinson</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946518v1</w:t>
+                <w:t xml:space="preserve">hal-00946444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation par simulation de la robustesse des plans de transport ferroviaires</w:t>
               </w:r>
@@ -2232,364 +2232,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00823169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The City Logistics Facility Location Problem</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Branch and Bound hybride pour un problème de job-shop soumis à des contraintes de ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rivreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+              <w:t xml:space="preserve">13ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00718894v1</w:t>
+                <w:t xml:space="preserve">emse-00688219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branch and Bound hybride pour un problème de job-shop soumis à des contraintes de ressources humaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planification intégrée des ressources en transport ferroviaire : de la théorie à la mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Benhizia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Rivreau</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afaf Zehrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
+              <w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00688219v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00710359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification intégrée des ressources en transport ferroviaire : de la théorie à la mise en œuvre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David de Almeida</w:t>
+                <w:t xml:space="preserve">The City Logistics Facility Location Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afaf Zehrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00710359v1</w:t>
+                <w:t xml:space="preserve">emse-00718894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The City Logistics Facility Location Problem</w:t>
               </w:r>
@@ -2601,51 +2601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2722,51 +2722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on City Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Mallorca, Spain. pp.360-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2830,51 +2830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée de Recherche "Mobilité, Transport et Logistique" (MTL 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4328,51 +4328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martinache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Cvetojevic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Z Bond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cetre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Lilley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wizinowich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mawet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.6.3.039003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Walter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelay Fruitwala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Steiger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bailey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Zobrist" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/abc60f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01161580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boudouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01138202v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Almeida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Benhizia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2015.01.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KPKT921-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00707504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1132-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garrel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667399" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lozi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Jovanovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Goebel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pathak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314282" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Froger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afafe Zehrouni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grimaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jousselme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00981809v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Libeaut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00823169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00718894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00688219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00710359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Zehrouni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00718904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00603348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00574280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481465v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00252" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033717v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albrecht" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escude" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraffe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuzit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033747v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazoyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Belikov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Crill" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fogarty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00527463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00514061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Martinache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Cvetojevic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ceau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Walter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelay Fruitwala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Steiger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bailey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Zobrist" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/abc60f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Z Bond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cetre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Lilley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wizinowich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mawet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.6.3.039003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01161580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boudouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01138202v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Almeida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Benhizia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2015.01.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KPKT921-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00707504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1132-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garrel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667399" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lozi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Jovanovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Goebel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pathak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314282" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Froger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afafe Zehrouni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grimaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946444v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jousselme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00981809v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Libeaut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00823169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00688219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00710359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Zehrouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00718894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00718904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00603348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00574280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481465v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.00252" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033717v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albrecht" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Anglada-Escude" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraffe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuzit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033747v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazoyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Belikov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Crill" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fogarty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00527463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00514061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>