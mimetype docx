--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,5379 +234,5383 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Effects on Fe- or Cu-Promoted Ni Catalysts Used in the Catalytic Deoxygenation of Tristearin to Fuel-like Hydrocarbons</w:t>
+                <w:t xml:space="preserve">Nanostructured W–Cr Janus Heterojunctions Prepared by Glancing Angle Deposition for Gas Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Great Umenweke</w:t>
+                <w:t xml:space="preserve">Guillem Vilar Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Pace</w:t>
+                <w:t xml:space="preserve">Hamidreza Gerami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Récalt</w:t>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Caboche</w:t>
+                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (5), pp.501. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (48), pp.23186-23198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal15050501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.5c04409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089089v1</w:t>
+                <w:t xml:space="preserve">hal-05447514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust engineered catalyst for the conversion of brown grease to renewable diesel via decarboxylation/decarbonylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Great Umenweke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Hogston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5CC01451D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured W–Cr Janus Heterojunctions Prepared by Glancing Angle Deposition for Gas Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Support Effects on Fe- or Cu-Promoted Ni Catalysts Used in the Catalytic Deoxygenation of Tristearin to Fuel-like Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Great Umenweke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Vilar Soler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+                <w:t xml:space="preserve">Robert Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Récalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (48), pp.23186-23198. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.5c04409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal15050501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447514v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous conversion of tall oil over Ni-Cu/SAPO-11 to a sustainable aviation fuel blendstock with excellent seal swelling properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy-efficient W-doped VO2-based smart glasses by glancing angle co-deposition and subsequent rapid thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Metais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Caboche</w:t>
+                <w:t xml:space="preserve">Antonio Jesus Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Casas-Acuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2025.134695⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.106323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089130v1</w:t>
+                <w:t xml:space="preserve">hal-05529482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Synthesis of Sustainable Aviation Fuel from Brown Grease Using Multifunctional Zeolite-Supported Catalysts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Caboche</w:t>
+                <w:t xml:space="preserve">Changes in the structure and barrier properties induced by corona atmospheric plasma process applied on wet gelatin layers for packaging film applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160 (3), pp.110858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal15090873⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05312473v1</w:t>
+                <w:t xml:space="preserve">hal-05106100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the structure and barrier properties induced by corona atmospheric plasma process applied on wet gelatin layers for packaging film applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+                <w:t xml:space="preserve">One-Pot Synthesis of Sustainable Aviation Fuel from Brown Grease Using Multifunctional Zeolite-Supported Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mongelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Great Umenweke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler St Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal15090873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110858⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05106100v1</w:t>
+                <w:t xml:space="preserve">hal-05312473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of processing and storage on citrus fiber functionality: Insights from spectroscopic techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Champion</w:t>
+                <w:t xml:space="preserve">Continuous conversion of tall oil over Ni-Cu/SAPO-11 to a sustainable aviation fuel blendstock with excellent seal swelling properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Great Umenweke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Debon</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137281⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 392, pp.134695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2025.134695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797206v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplex Evaluation of Biointerface-Targeting Abilities and Affinity of Synthetized Nanoparticles—A Step Towards Improved Nanoplatforms for Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Elie-Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Ben Elkadhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaële Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29 (22), pp.5270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules29225270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribochemistry dependence of Ni62Nb33Zr5 bulk metallic glass on the Cr content of steel counterparts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 198, pp.109923. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.109923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reductive Depolymerization of Lignin to Aromatic Compounds over Promoted Nickel Catalysts in Sub‐ and Supercritical Methanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Santillan-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Harman-Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Great Umenweke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemNanoMat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cnma.202400222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification and kinetics of nitrogen mass gain during high temperature oxidation of titanium in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pacorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moutarlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 234, pp.112137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity-energy response function of Al/Cr-K α x-ray photoemission instruments: An inter-laboratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 276, pp.147486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elspec.2024.147486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-sculptured vanadium oxide thin films for benzene detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dordor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 371, pp.136937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Composite for sp 3 -Carbon-Based Gas Sensing Application from Gold Organometallic Single Nanolayering on Diamondoids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of processing and storage on citrus fiber functionality: Insights from spectroscopic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clève. Mboyi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">G.O. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Debon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202301456⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 282 (Part 5), pp.137281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020922v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Photocatalysts Based on Au Nanoparticles and WO3 for Visible Light-Induced Photocatalytic Activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Au/WO3 nanocomposite based photocatalyst for enhanced solar photocatalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Desseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chevallier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal13101333⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 437, pp.114427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291134v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen quantification and tracking during high temperature oxidation in air of titanium using 15N isotopic labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khan Rayhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 216, pp.111072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au/WO3 nanocomposite based photocatalyst for enhanced solar photocatalytic activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chevallier</w:t>
+                <w:t xml:space="preserve">Visible-light photocatalytic degradation of dyes by TiO2 -Au inverse opal films synthesized by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Birnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 609, pp.155213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114427⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03885790v1</w:t>
+                <w:t xml:space="preserve">hal-03827805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Y-doped BaZrO3 proton conducting electrolyte material by a continuous hydrothermal process in supercritical conditions: Investigation of the formation mechanism and electrochemical performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-light photocatalytic degradation of dyes by TiO2 -Au inverse opal films synthesized by Atomic Layer Deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Heintz</w:t>
+                <w:t xml:space="preserve">Advanced Composite for sp 3 -Carbon-Based Gas Sensing Application from Gold Organometallic Single Nanolayering on Diamondoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clève. Mboyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202301456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03827805v1</w:t>
+                <w:t xml:space="preserve">hal-05020922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Recyclability Magnetic Iron Oxide‐Supported Ruthenium Nanocatalyst for H2 Release from Ammonia‐Borane Solvolysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Doulain</w:t>
+                <w:t xml:space="preserve">Plasmonic Photocatalysts Based on Au Nanoparticles and WO3 for Visible Light-Induced Photocatalytic Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Desseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal13101333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnma.202200285⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03728542v1</w:t>
+                <w:t xml:space="preserve">hal-04291134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of hetero-interface engineering by partial substitution of Zn in Cu2ZnSnS4-based solar cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the adsorption mechanism of copper on hemp-based materials through EDX, nano-CT, XPS, FTIR, Raman, and XANES characterization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Chaumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Chiara Mongioví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Leray</w:t>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Adnane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2022022⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.100282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceja.2022.100282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820288v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of interfacial charge transport in polyporphine/phthalocyanine heterojunctions by molecular geometry control for an efficient gas sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Tunable Electrical Properties of Ti-B-N Thin Films Sputter-Deposited by the Reactive Gas Pulsing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Sakkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1711 (14). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings12111711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.132453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03368969v1</w:t>
+                <w:t xml:space="preserve">hal-03891101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectively photocatalytic dehydrogenation of formic acid by in-situ restructured copper post-metalated metal organic framework under visible light</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+                <w:t xml:space="preserve">Covalent grafting of aryls to modulate the electrical properties of phthalocyanine-based heterostructures: Application to ammonia sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 436, pp.135207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.135207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c04905⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03767207v1</w:t>
+                <w:t xml:space="preserve">hal-03799955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pd promotion and catalyst support on the Ni-catalyzed deoxygenation of tristearin to fuel-like hydrocarbons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selectively photocatalytic dehydrogenation of formic acid by in-situ restructured copper post-metalated metal organic framework under visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianchun Jiang</w:t>
+                <w:t xml:space="preserve">Houeida Issa Hamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxiang Jiang</w:t>
+                <w:t xml:space="preserve">Patrick Damacet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2022.06.065⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 144 (36), pp.16433-16446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c04905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04120309v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Electrical Properties of Ti-B-N Thin Films Sputter-Deposited by the Reactive Gas Pulsing Process</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Pd promotion and catalyst support on the Ni-catalyzed deoxygenation of tristearin to fuel-like hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Rauch</w:t>
+                <w:t xml:space="preserve">Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
+                <w:t xml:space="preserve">Yaying Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianchun Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings12111711⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195, pp.1468-1479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2022.06.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891101v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the adsorption mechanism of copper on hemp-based materials through EDX, nano-CT, XPS, FTIR, Raman, and XANES characterization techniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanostructuring of SnO2 Thin Films by Associating Glancing Angle Deposition and Sputtering Pressure for Gas Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+                <w:t xml:space="preserve">Achraf El Mohajir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Placet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
+                <w:t xml:space="preserve">Mohammad Arab Pour Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceja.2022.100282⟩</w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (10), pp.426 (15). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors10100426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664259v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent grafting of aryls to modulate the electrical properties of phthalocyanine-based heterostructures: Application to ammonia sensing</w:t>
+                <w:t xml:space="preserve">Tuning of interfacial charge transport in polyporphine/phthalocyanine heterojunctions by molecular geometry control for an efficient gas sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Alami Mejjati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 436, pp.135207. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.135207⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 429, pp.132453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.132453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799955v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuring of SnO2 Thin Films by Associating Glancing Angle Deposition and Sputtering Pressure for Gas Sensing Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facile One-Pot Synthesis of White Emitting Gold Nanocluster solutions composed of Red, Green and Blue Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf El Mohajir</w:t>
+                <w:t xml:space="preserve">Janak Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Arab Pour Yazdi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Serge Mazeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Cécile Garcia-Marcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Zerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemosensors10100426⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.2263-2270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1TC04874K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894057v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile One-Pot Synthesis of White Emitting Gold Nanocluster solutions composed of Red, Green and Blue Emitters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hot Carriers-Induced Nonlinear Photoluminescence in Thin Indium Tin Oxide Layer Patterned by Ga Ion Beam Milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janak Prasad</w:t>
+                <w:t xml:space="preserve">Florian Dell'Ova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Mazeres</w:t>
+                <w:t xml:space="preserve">Konstantin Malchow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Garcia-Marcelot</w:t>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Zerbino</w:t>
+                <w:t xml:space="preserve">Nicolas Pocholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (6), pp.2263-2270. </w:t>
+              <w:t xml:space="preserve">ACS Applied Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1TC04874K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaom.2c00046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526200v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot Carriers-Induced Nonlinear Photoluminescence in Thin Indium Tin Oxide Layer Patterned by Ga Ion Beam Milling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Recyclability Magnetic Iron Oxide‐Supported Ruthenium Nanocatalyst for H2 Release from Ammonia‐Borane Solvolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Dell'Ova</w:t>
+                <w:t xml:space="preserve">Agathe Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Malchow</w:t>
+                <w:t xml:space="preserve">Clève D Mboyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chassagnon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pocholle</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Doulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaom.2c00046⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (8), pp.e202200285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.202200285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784092v1</w:t>
+                <w:t xml:space="preserve">hal-03728542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocatalysts for High Selectivity Enyne Cyclization: Oxidative Surface Reorganization of Gold Sub-2-nm Nanoparticle Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of hetero-interface engineering by partial substitution of Zn in Cu2ZnSnS4-based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charif Tamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssein Nasrallah</w:t>
+                <w:t xml:space="preserve">Denis Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanyuan Min</w:t>
+                <w:t xml:space="preserve">Aymeric Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lerayer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Adnane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacsau.0c00062⟩</w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Recent Advances in Spectroscopy and Microscopy of Thin-films Materials, Interfaces, and Solar Cells 2021, 13, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2022022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129914v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitting Corrosion of Type 316L Stainless Steel Elaborated by the Selective Laser Melting Method: Influence of Microstructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical Degradation of the La0.6Sr0.4Co0.2Fe0.8O3−δ/Ce0.8Sm0.2O2−δ Interface during Sintering and Cell Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Carpanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vignal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Heintz</w:t>
+                <w:t xml:space="preserve">Davide Clematis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11665-021-05621-7⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.3674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14123674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410837v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Degradation of the La0.6Sr0.4Co0.2Fe0.8O3−δ/Ce0.8Sm0.2O2−δ Interface during Sintering and Cell Operation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie François</w:t>
+                <w:t xml:space="preserve">Pitting Corrosion of Type 316L Stainless Steel Elaborated by the Selective Laser Melting Method: Influence of Microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Paola Carpanese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">M. Demésy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Lescure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Clematis</w:t>
+                <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14123674⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (7), pp.5050-5058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11665-021-05621-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811424v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of absorber and heterojunction in the pure sulphide kesterite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Nanocatalysts for High Selectivity Enyne Cyclization: Oxidative Surface Reorganization of Gold Sub-2-nm Nanoparticle Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Chassagnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Leray</w:t>
+                <w:t xml:space="preserve">Yuanyuan Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lerayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bsecv.2020.05.004⟩</w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.187-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.0c00062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032110v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotional Effect of Cu, Fe and Pt on the Performance of Ni/Al2O3 in the Deoxygenation of Used Cooking Oil to Fuel-Like Hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dali Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/catal10010091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, mechanical and tribological properties, and oxidation resistance of TaC/a-C:H films deposited by high power impulse magnetron sputtering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sheng-Chi Chen</w:t>
+                <w:t xml:space="preserve">Investigation of absorber and heterojunction in the pure sulphide kesterite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charif Tamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fei Gao</w:t>
+                <w:t xml:space="preserve">Remi Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.06.284⟩</w:t>
+              <w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (6), pp.380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bsecv.2020.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491969v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of titanium alloy Ti6242S oxidation behaviour in air at 560°C: Effect of oxygen dissolution on lattice parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure, mechanical and tribological properties, and oxidation resistance of TaC/a-C:H films deposited by high power impulse magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Arab Pour Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Berthaud</w:t>
+                <w:t xml:space="preserve">Sheng-Chi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Popa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Heintz</w:t>
+                <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lavková</w:t>
+                <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 164, pp.108049 -. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.24986 - 25000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2019.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.06.284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489502v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion protection of bronze using 2,5-dimercapto-1,3,4-thiadiazole as organic inhibitor: spectroscopic and electrochemical investigations</w:t>
+                <w:t xml:space="preserve">Study of titanium alloy Ti6242S oxidation behaviour in air at 560°C: Effect of oxygen dissolution on lattice parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafaa Qafsaoui</w:t>
+                <w:t xml:space="preserve">M. Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Et Taouil</w:t>
+                <w:t xml:space="preserve">I. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. W Kendig</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hubert Cachet</w:t>
+                <w:t xml:space="preserve">J. Lavková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10800-019-01329-8⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 164, pp.108049 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2019.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281487v1</w:t>
+                <w:t xml:space="preserve">hal-03489502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Quantification by X-ray Photoelectron Spectroscopy and Thermogravimetric Analyses of the One-Pot Grafting of Two Molecules on the Surface of Iron Oxide Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrosion protection of bronze using 2,5-dimercapto-1,3,4-thiadiazole as organic inhibitor: spectroscopic and electrochemical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Qafsaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+                <w:t xml:space="preserve">A. Et Taouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadoua Sallem</w:t>
+                <w:t xml:space="preserve">M. W Kendig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boudon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Harender Bisht</w:t>
+                <w:t xml:space="preserve">Hubert Cachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2019.16796⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (8), pp.823-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-019-01329-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163532v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanisms of Co-Mo/TiO2 nano-composite coatings for long-term electrodeposition on disk electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Quantification by X-ray Photoelectron Spectroscopy and Thermogravimetric Analyses of the One-Pot Grafting of Two Molecules on the Surface of Iron Oxide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Krawiec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Vignal</w:t>
+                <w:t xml:space="preserve">Fadoua Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Krystianiak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Heintz</w:t>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Latkiewicz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harender Bisht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 363, pp.128-134. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (8), pp.4920-4929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.02.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2019.16796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385148v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Conductive Electrodeposited Poly(2,5-dimethoxyaniline) as a Key Material in a Double Lateral Heterojunction, for Sub-ppm Ammonia Sensing in Humid Atmosphere</w:t>
               </w:r>
@@ -5644,51 +5648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (3), pp.740-747. </w:t>
@@ -5720,874 +5724,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic properties of manganese and cobalt polyporphine films toward oxygen reduction reaction</w:t>
+                <w:t xml:space="preserve">Growth mechanisms of Co-Mo/TiO2 nano-composite coatings for long-term electrodeposition on disk electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Konev</w:t>
+                <w:t xml:space="preserve">H. Krawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Istakova</w:t>
+                <w:t xml:space="preserve">A. Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata Dembinska</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Latkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2018.03.042⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 363, pp.128-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857145v1</w:t>
+                <w:t xml:space="preserve">hal-02385148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Study of Poly(2,3,5,6-tetrafluoroaniline): From Electrosynthesis to Heterojunctions and Ammonia Sensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
+                <w:t xml:space="preserve">Alkanethiol self-assembling on gold: Influence of high frequency ultrasound on adsorption kinetics and electrochemical blocking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Et Taouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Moïse Suisse</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moutarlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b03601⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (Part B), pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296364v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkanethiol self-assembling on gold: Influence of high frequency ultrasound on adsorption kinetics and electrochemical blocking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Roy</w:t>
+                <w:t xml:space="preserve">A Comprehensive Study of Poly(2,3,5,6-tetrafluoroaniline): From Electrosynthesis to Heterojunctions and Ammonia Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeslam Et Taouil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Virginie Moutarlier</w:t>
+                <w:t xml:space="preserve">Jean-Moïse Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.02.009⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (23), pp.19974-19986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b03601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129925v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between electrical direct current resistivity and plasmonic properties of CMOS compatible titanium nitride thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Viarbitskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Viarbitskaya</w:t>
+                <w:t xml:space="preserve">J. Arocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Arocas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Heintz</w:t>
+                <w:t xml:space="preserve">G. Colas-Des-Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rusakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (8), pp.9813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.26.009813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanodiamond‐Palladium Core–Shell Organohybrid Synthesis: A Mild Vapor‐Phase Procedure Enabling Nanolayering Metal onto Functionalized sp 3 ‐Carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gunawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Gunawan</w:t>
+                <w:t xml:space="preserve">Oana Moncea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Moncea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Poinsot</w:t>
+                <w:t xml:space="preserve">Mariem Keskes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (13), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.201705786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improve the dielectric properties of PrSrNi0.8Mn0.2O4 compounds by longer mechanical milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chouket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chouket</w:t>
+                <w:t xml:space="preserve">O. Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bidault</w:t>
+                <w:t xml:space="preserve">L. Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 732, pp.149 - 159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.10.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A glassy carbon electrode modified by a triply-fused-like Co( ii ) polyporphine and its ability for sulphite oxidation and detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H. Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6628,260 +6640,260 @@
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (10), pp.8180-8189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7nj04370h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the high temperature oxidation resistance of pure titanium by shot-peening treatments</w:t>
+                <w:t xml:space="preserve">Electrocatalytic properties of manganese and cobalt polyporphine films toward oxygen reduction reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kanjer</w:t>
+                <w:t xml:space="preserve">Dmitry Konev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Optasanu</w:t>
+                <w:t xml:space="preserve">Olga Istakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marco de Lucas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Heintz</w:t>
+                <w:t xml:space="preserve">Beata Dembinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Geoffroy</w:t>
+                <w:t xml:space="preserve">Magdalena Skunik-Nuckowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 343, pp.93-100. </w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 816, pp.83 - 91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.10.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2018.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01634371v1</w:t>
+                <w:t xml:space="preserve">hal-01857145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surface finishing on the oxidation behaviour of a ferritic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6938,4351 +6950,4343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of chitosan-coated titanate nanotubes: towards a new safe nanocarrier</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the high temperature oxidation resistance of pure titanium by shot-peening treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Séverin</w:t>
+                <w:t xml:space="preserve">A. Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Megriche</w:t>
+                <w:t xml:space="preserve">V. Optasanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7dt03029k⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 343, pp.93-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.10.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625668v1</w:t>
+                <w:t xml:space="preserve">cea-01634371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of laser shock peening on the high temperature oxidation resistance of titanium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L Lavisse</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of chitosan-coated titanate nanotubes: towards a new safe nanocarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Sallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Optasanu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berger</w:t>
+                <w:t xml:space="preserve">Isabelle Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gorny</w:t>
+                <w:t xml:space="preserve">Adel Megriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 326, pp.146 - 155. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.15386-15398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.07.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7dt03029k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01570529v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of CMOS metal based dielectric loaded surface plasmon waveguides at telecom wavelengths</w:t>
+                <w:t xml:space="preserve">Effect of laser shock peening on the high temperature oxidation resistance of titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Weeber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Heintz</w:t>
+                <w:t xml:space="preserve">A Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Markey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Viarbitskaya</w:t>
+                <w:t xml:space="preserve">L Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Optasanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.000394⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 326, pp.146 - 155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546196v1</w:t>
+                <w:t xml:space="preserve">cea-01570529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-assembly of nanometer thick, water soluble layers of plasmid DNA complexed with diamines and basic amino acids on graphite: Greatest DNA protection is obtained with arginine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Characterization of CMOS metal based dielectric loaded surface plasmon waveguides at telecom wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Weeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Markey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Viarbitskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.10.011⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), pp.394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.000394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559916v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of corona treatment on PLA film properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Auto-assembly of nanometer thick, water soluble layers of plasmid DNA complexed with diamines and basic amino acids on graphite: Greatest DNA protection is obtained with arginine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+                <w:t xml:space="preserve">T.T. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Marcuzzo</w:t>
+                <w:t xml:space="preserve">O. Boulanouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Sensidoni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Fromm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.03.020⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.231 - 239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01493504v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of modification time and high frequency ultrasound irradiation on self-assembling of alkylphosphonic acids on stainless steel: electrochemical and spectroscopic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Et Taouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Et Taouil</w:t>
+                <w:t xml:space="preserve">J.-M. Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28, pp.269-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient synthesis of a new electroactive polymer of Co(II) porphine by in-situ replacement of Mg(II) inside Mg(II) polyporphine film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry V Konev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien D Rolle</w:t>
+                <w:t xml:space="preserve">Charles H. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia V Lizgina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 204, pp.276-286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash annealing influence on structural and electrical properties of TiO2/TiO/Ti periodic multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of corona treatment on PLA film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cacucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Eva Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Tsiaoussis</w:t>
+                <w:t xml:space="preserve">Alessandro Sensidoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Avril</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Potin</w:t>
+                <w:t xml:space="preserve">Francesca Piasente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue : 5th International Conference on Bio-based and Biodegradable Polymers (BIOPOL-2015), 132, pp.109 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.053⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968784v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalocyanine–titanate nanotubes: a promising nanocarrier detectable by optical imaging in the so-called imaging window</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One pot microwave assisted synthesis of bisphosphonate alkene capped gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aufaure R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Paris</w:t>
+                <w:t xml:space="preserve">Y. Lalatonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bernhard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Nicole Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Millot</w:t>
+                <w:t xml:space="preserve">L. Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5 (9), pp.6315-6322. </w:t>
+              <w:t xml:space="preserve">, 2014, pp.59315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra13988g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4RA11847B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263264v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of optical and structural aging in As2S3 microstructured optical fibers on mid-infrared supercontinuum generation</w:t>
+                <w:t xml:space="preserve">Non Thermal Plasma Functionalized 2D Carbon-Carbon Composites as Supports for Co Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mouawad</w:t>
+                <w:t xml:space="preserve">Julien Souquet-Grumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Amrani</w:t>
+                <w:t xml:space="preserve">Philippe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kibler</w:t>
+                <w:t xml:space="preserve">Joel Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Picot-Clémente</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Strutynski</w:t>
+                <w:t xml:space="preserve">Jean-Michel Tatibouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.023912⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (2), pp.287-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-013-9514-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154924v1</w:t>
+                <w:t xml:space="preserve">hal-01196300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One pot microwave assisted synthesis of bisphosphonate alkene capped gold nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of optical and structural aging in As2S3 microstructured optical fibers on mid-infrared supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aufaure R.</w:t>
+                <w:t xml:space="preserve">F. Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lalatonne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Heintz</w:t>
+                <w:t xml:space="preserve">B. Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Lièvre</w:t>
+                <w:t xml:space="preserve">J. Picot-Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Motte</w:t>
+                <w:t xml:space="preserve">C. Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.59315. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4RA11847B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.023912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114016v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Thermal Plasma Functionalized 2D Carbon-Carbon Composites as Supports for Co Nanoparticles</w:t>
+                <w:t xml:space="preserve">Phthalocyanine–titanate nanotubes: a promising nanocarrier detectable by optical imaging in the so-called imaging window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Souquet-Grumey</w:t>
+                <w:t xml:space="preserve">Jérémy Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ayrault</w:t>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Barrault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Tatibouet</w:t>
+                <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-013-9514-0⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (9), pp.6315-6322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra13988g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196300v1</w:t>
+                <w:t xml:space="preserve">hal-03263264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of gelatin during electrodeposition of copper and tin-copper alloys from acid sulfate electrolyte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flash annealing influence on structural and electrical properties of TiO2/TiO/Ti periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cacucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Meudre</w:t>
+                <w:t xml:space="preserve">Ioannis Tsiaoussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ricq</w:t>
+                <w:t xml:space="preserve">Ludovic Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Hihn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Monnin</w:t>
+                <w:t xml:space="preserve">Valérie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.04.050⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 553, pp.47 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275394v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting and characterization of dodecylphosphonic acid on copper: Macro-tribological behavior and surface properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of gelatin during electrodeposition of copper and tin-copper alloys from acid sulfate electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Moustapha Moine</w:t>
+                <w:t xml:space="preserve">J.-Y. Hihn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Roizard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Melot</w:t>
+                <w:t xml:space="preserve">V. Moutarlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Carpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henry Cornuault</w:t>
+                <w:t xml:space="preserve">A. Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 232, pp.567 - 574. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 252, pp.93-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.04.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.06.029⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993329v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Water Vapor on the Oxidation Mechanisms of a Commercial Stainless Steel for Interconnect Application in High Temperature Water Vapor Electrolysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grafting and characterization of dodecylphosphonic acid on copper: Macro-tribological behavior and surface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moustapha Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rosa Ardigo</w:t>
+                <w:t xml:space="preserve">Xavier Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Popa</w:t>
+                <w:t xml:space="preserve">Luc Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Pierre-Henry Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 232, pp.567 - 574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.06.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-012-9338-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299728v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical behaviour of copper-nickel alloys as immobilisation matrices for the storage of fission products in CO2-enriched synthetic groundwater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Water Vapor on the Oxidation Mechanisms of a Commercial Stainless Steel for Interconnect Application in High Temperature Water Vapor Electrolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Ardigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mary</w:t>
+                <w:t xml:space="preserve">Ioana Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alemany-Dumont</w:t>
+                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Normand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Broudic</w:t>
+                <w:t xml:space="preserve">Sylvain Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (5), pp.495-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-012-9338-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.03.034⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814470v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry of methylene blue at an alkanethiol modified electrode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical behaviour of copper-nickel alloys as immobilisation matrices for the storage of fission products in CO2-enriched synthetic groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Barou</w:t>
+                <w:t xml:space="preserve">C. Alemany-Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Bouvet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Broudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 75, pp.387--392. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.05.017⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 98, pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742714v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive polymeric material with condensed structure on the basis of magnesium(II) polyporphine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemistry of methylene blue at an alkanethiol modified electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+                <w:t xml:space="preserve">Emilie Barou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 56 (10), pp.3436-3442. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2010.10.039⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 75, pp.387--392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420011v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface reactivity between La0,6Sr0,4Co0,2Fe0,8O3-d (LSCF) cathode material and metallic interconnect for fuel cell.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electroactive polymeric material with condensed structure on the basis of magnesium(II) polyporphine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Caboche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikhail A Vorotyntsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry V Konev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.09.063⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (10), pp.3436-3442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2010.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00579164v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium(II) polyporphine: The first electron-conducting polymer with directly linked unsubstituted porphyrin units obtained by electrooxidation at a very low potential</w:t>
+                <w:t xml:space="preserve">Interface reactivity between La0,6Sr0,4Co0,2Fe0,8O3-d (LSCF) cathode material and metallic interconnect for fuel cell.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Vorotyntsev</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2010.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 196 (4), pp.2037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.09.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420008v1</w:t>
+                <w:t xml:space="preserve">hal-00579164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of hydrogen fluoride using SnO2-based gas sensors : Understanding of the reactional mechanism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
+                <w:t xml:space="preserve">Magnesium(II) polyporphine: The first electron-conducting polymer with directly linked unsubstituted porphyrin units obtained by electrooxidation at a very low potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Vorotyntsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Konev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(03)00508-X⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (22), pp.6703-6714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00662235v1</w:t>
+                <w:t xml:space="preserve">hal-03420008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Reaction Parameters on Composition and Morphology of Titanate Nanomaterials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Chassagnon</w:t>
+                <w:t xml:space="preserve">Detection of hydrogen fluoride using SnO2-based gas sensors : Understanding of the reactional mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp903195h⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, B (143), pp.152-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(03)00508-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404290v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of palladium nanoparticle/polypyrrole composites.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Reaction Parameters on Composition and Morphology of Titanate Nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bezverkhyy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Anne-Laure Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Heintz</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112, pp.19878-19885. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp805423t⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 113 (29), pp.12682-12689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp903195h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00467820v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Zr in the High-temperature Oxidation of Fe3Al</w:t>
+                <w:t xml:space="preserve">Thermal alumina scales on FeCrAl: characterization and growth mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Przybylski</w:t>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chevalier</w:t>
+                <w:t xml:space="preserve">A. Galerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Juzon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 595-598 (1-2), pp.1103-1110</w:t>
+              <w:t xml:space="preserve">, 2008, 595-598 (1-2), pp.915-922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00382078v1</w:t>
+                <w:t xml:space="preserve">hal-00382079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal alumina scales on FeCrAl: characterization and growth mechanism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Local Electrochemical Studies and Surface Analysis on Worn Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Krawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Crisci</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ponthiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 155 (3), pp.C127-C130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.2830954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382079v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Electrochemical Studies and Surface Analysis on Worn Surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Elaboration and characterization of barium silicate thin films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Genevès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.2830954⟩</w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39, pp.1145-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2008.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247966v1</w:t>
+                <w:t xml:space="preserve">hal-00432371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of barium silicate thin films.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Zr in the High-temperature Oxidation of Fe3Al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Potin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Heintz</w:t>
+                <w:t xml:space="preserve">K. Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Juzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Borchardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 595-598 (1-2), pp.1103-1110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00432371v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse growth transport in thermal chromia scales on Fe-15 Cr steels in oxygen or in water vapour and its consequence on scale adhesion</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of palladium nanoparticle/polypyrrole composites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bamba</w:t>
+                <w:t xml:space="preserve">S. Vasilyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wouters</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Borchardt</w:t>
+                <w:t xml:space="preserve">M. A. Vorotyntsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Shimada</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112, pp.19878-19885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp805423t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140219v1</w:t>
+                <w:t xml:space="preserve">hal-00467820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser growth and characterization of thin films on titanium substrates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse growth transport in thermal chromia scales on Fe-15 Cr steels in oxygen or in water vapour and its consequence on scale adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Korntheuer</w:t>
+                <w:t xml:space="preserve">G. Bamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Borchardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shimada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (8), pp.671-674</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04841014v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in surface stress, morphology and chemical composition of silica and silicon nitride surfaces during the etching by gaseous HF acid</w:t>
+                <w:t xml:space="preserve">Pulsed laser growth and characterization of thin films on titanium substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mertens</w:t>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Finot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">J.M. Jouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Nadal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Eyraud</w:t>
+                <w:t xml:space="preserve">J. Korntheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 253, pp.5101-5108</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 253 (19), pp.8226-8230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.02.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472404v1</w:t>
+                <w:t xml:space="preserve">hal-04841014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS and SIMS study of aluminium native oxide modifications induced by Q-switched Nd:YAG laser treatment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in surface stress, morphology and chemical composition of silica and silicon nitride surfaces during the etching by gaseous HF acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.E. Roberts</w:t>
+                <w:t xml:space="preserve">J. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Oltra</w:t>
+                <w:t xml:space="preserve">Eric Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Costil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Hélène Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 253, pp.5101-5108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00076593v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution of chromium-enriched inclusions and pitting corrosion of resulfurized stainless steels.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Chemical characterization of gallium droplets grown by LP-MOCVD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Oltra</w:t>
+                <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chauveau</w:t>
+                <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 37, pp.1541-1549. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 253, pp.2820-2824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-006-0098-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.05.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079178v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase mixture in MOCVD and reactive sputtering TiOxNy thin films revealed and quantified by XPS factorial analysis.</w:t>
               </w:r>
@@ -11307,64 +11311,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Chappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54, pp.3067-3074. </w:t>
@@ -11408,930 +11412,1072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modifications induced by nanosecond pulsed Nd:YAG laser irradiation of metallic substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissolution of chromium-enriched inclusions and pitting corrosion of resulfurized stainless steels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Krawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Li</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Oltra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.02.012⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37, pp.1541-1549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-006-0098-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00505304v1</w:t>
+                <w:t xml:space="preserve">hal-00079178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of gallium droplets grown by LP-MOCVD.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XPS and SIMS study of aluminium native oxide modifications induced by Q-switched Nd:YAG laser treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
+                <w:t xml:space="preserve">Vincent Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bourgeois</w:t>
+                <w:t xml:space="preserve">D.E. Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Oltra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.05.062⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (4), pp.406-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.2181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475599v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00076593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase mixture in MOCVD and reactive sputtering TiOxNy thin films revealed and quantified by XPS spectra factorial analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Chappe</w:t>
+                <w:t xml:space="preserve">Surface modifications induced by nanosecond pulsed Nd:YAG laser irradiation of metallic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201 (3-4), pp.1383-1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267639v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00505304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the dissolution of MnS inclusions under free corrosion and potentiostatic conditions on the composition of passive films and the electrochemical behaviour of stainless steels.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phase mixture in MOCVD and reactive sputtering TiOxNy thin films revealed and quantified by XPS spectra factorial analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Chappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54, pp.3067-3074</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00023163v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which tool to distinguish transient alumina from alpha alumina in thermally grown alumina scales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Influence of the dissolution of MnS inclusions under free corrosion and potentiostatic conditions on the composition of passive films and the electrochemical behaviour of stainless steels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Krawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Larpin</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Oltra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51, pp.3235-3243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2005.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144970v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of oxygen isotope to study the transport mechanism during high temperature oxide scale growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
+                <w:t xml:space="preserve">Which tool to distinguish transient alumina from alpha alumina in thermally grown alumina scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Larpin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials at High Temperatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 20 (3), pp.253 - 259. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 22, pp.527-534</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911392v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Use of oxygen isotope to study the transport mechanism during high temperature oxide scale growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Strehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desserrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials at High Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 20 (3), pp.253 - 259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/mht.2003.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chemical, optical and structural characterization of different AlN films by DC magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Labachelerie M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Blondeau-Patissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Ultrasonics Symposium – Atlanta.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12341,1372 +12487,1372 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the tribological behavior of SnO2 coatings under low atmospheric ethanol contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nabha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobin Filleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the outer surface to the bulk: an overview of Cu(In0.7Ga0.3)Se2 degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
+                <w:t xml:space="preserve">Investigations of the degradation of Cu(In0.7Ga0.3)Se2 solar absorber: from the extreme surface to the bulk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelle Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECASIA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Eurocorr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907749v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of the degradation of Cu(In0.7Ga0.3)Se2 solar absorber: from the extreme surface to the bulk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
+                <w:t xml:space="preserve">From the outer surface to the bulk: an overview of Cu(In0.7Ga0.3)Se2 degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelle Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ECASIA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907763v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of Au-TiO2 inverse opals for the visible light photocatalysis of dyes degradation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tribochemical study of Ni62Nb33Zr5 metallic glass depending on the Cr content of steel counterparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Herbst</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Palma De Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">5th International Conference on Applied Surface Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Mallorqua, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878314v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribochemical study of Ni62Nb33Zr5 metallic glass depending on the Cr content of steel counterparts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Atomic Layer Deposition of Au-TiO2 inverse opals for the visible light photocatalysis of dyes degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Birnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Imhoff</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Applied Surface Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Mallorqua, Spain</w:t>
+              <w:t xml:space="preserve">5th International Conference on Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Palma De Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258040v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of indoor air pollutants using reactive sputtering/GLAD of tin oxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf El Mohajir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Arab Pour Yazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Electronic Conference on Chemical Sensors and Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online (Electronic Conference), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal alumina scales on FeCrAl: characterization and growth mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chevalier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Galerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crisci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIth Symposium on High Temperature Corrosion and Protection of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des alumines de transition sur la résistance a l'oxydation de matériaux alumino-formeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chevalier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Galerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38èmes Journées d'Etude sur la Cinétique Hétérogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface treatment and high temperature reactivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Houngninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Larpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.175-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed laser growth and characterization of thin films on titanium substrates (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS IUMRS ICEM 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nice, France, May 28-June 02, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers instants de la croissance de films minces d'oxydes métalliques par MOCVD : Etude in situ de l'interface TiO2/Si par XPS-ARXPS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Conférence Francophone sur les Spectroscopies d'Electrons (ELSPEC 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13716,171 +13862,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for studying water vapor at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnet Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Buscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Chevalier ; Jérôme Favergeon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French activity on high temperature corrosion in water vapor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans Tech Publications</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-188, 2014, Materials Science Foundations, 978-3-03785-996-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13890,118 +14036,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different methods for evaluating the transmission function of a two-stage cylindrical mirror analizer in XPS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bracconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId514"/>
+      <w:footerReference w:type="default" r:id="rId520"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14148,51 +14294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Bouzid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acselectrochem.6c00014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Great Umenweke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pace" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;calt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15050501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hogston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01451D" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Vilar Soler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Gerami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04409" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Metais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134695" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mongelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler St Clair" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090873" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poulain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure L&#233;onard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110858" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04797206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Coelho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137281" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772066v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225270" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109923" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santillan-Jimenez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harman-Ware" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202400222" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pacorel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112137" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2024.147486" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dordor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136937" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve. Mboyi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301456" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291134v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madigou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13101333" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114427" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120324v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lescure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.05.070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birnal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pochard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155213" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Burlot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve D Mboyi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Doulain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200285" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Tamin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chaumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adnane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Alami Mejjati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132453" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767207v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houeida Issa Hamoud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Damacet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Assaad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c04905" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaying Ji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchun Jiang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiang Jiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.06.065" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Sakkas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cote" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gavoille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rauch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12111711" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664259v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiov&#237;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2022.100282" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.135207" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Mohajir" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arab Pour Yazdi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10100426" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526200v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Moreaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janak Prasad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mazeres" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia-Marcelot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Zerbino" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC04874K" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784092v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Malchow" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocholle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.2c00046" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129914v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lerayer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.0c00062" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410837v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voltz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dem&#233;sy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-05621-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811424v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Carpanese" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Clematis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123674" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032110v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2020.05.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018991v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Silva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Qian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10010091" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491969v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Luo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Chi Chen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.06.284" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavkov&#225;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.06.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281487v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Qafsaoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Et Taouil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W Kendig" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cachet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-019-01329-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163532v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harender Bisht" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16796" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385148v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Krawiec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krystianiak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latkiewicz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.02.028" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295177v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mateos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Donga Tchanga&#239;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.9b00109" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857145v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Konev" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Istakova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Dembinska" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Skunik-Nuckowska" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2018.03.042" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296364v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mo&#239;se Suisse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b03601" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129925v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Et Taouil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallemand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.02.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550913v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viarbitskaya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arocas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas-Des-Francs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rusakov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.009813" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563438v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunawan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moncea" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Keskes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201705786" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012389v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chouket" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bidault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khitouni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.10.098" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420055v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Rolle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gibault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj04370h" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634371v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanjer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco de Lucas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.065" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04022607v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.280" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4PT4HSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625668v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03029k" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570529v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanjer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavisse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Optasanu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorny" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.042" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546196v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Weeber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.000394" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559916v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Khalil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulanouar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.10.011" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493504v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marcuzzo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sensidoni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piasente" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.020" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ4KRVS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273234v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Melot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roizard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.08.002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471740v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V Konev" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V Lizgina" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lucas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.03.039" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968784v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cacucci" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsiaoussis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Potin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.053" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KLQ7TJ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263264v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Paris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra13988g" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154924v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouawad" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amrani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strutynski" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023912" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114016v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aufaure R." TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lalatonne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Li&#232;vre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motte" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11847B" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196300v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Souquet-Grumey" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Barrault" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tatibouet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9514-0" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275394v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meudre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricq" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Hihn" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moutarlier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monnin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.04.050" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H7DLCW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993329v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moustapha Moine" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roizard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Cornuault" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.06.029" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ8FPN6K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299728v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Ardigo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9338-y" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZL4PB28-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814470v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mary" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alemany-Dumont" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Broudic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.03.034" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZCJCPG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742714v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouvet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.05.017" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LZ2MT9H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420011v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Vorotyntsev" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.10.039" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579164v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.063" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNTN5TJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420008v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Vorotyntsev" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.06.001" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662235v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00508-X" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZKZJVW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404290v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903195h" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467820v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasilyeva" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Vorotyntsev" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezverkhyy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805423t" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4KS748F7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382078v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Przybylski" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juzon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borchardt" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382079v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247966v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponthiaux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wenger" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2830954" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432371v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Genev&#232;s" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2008.05.010" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C07GLPN1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140219v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bamba" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wouters" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shimada" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841014v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouvard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korntheuer" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.136" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZPSXPQ2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472404v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mertens" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nadal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyraud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076593v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Roberts" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2181" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QDNTBXTL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079178v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chauveau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-006-0098-7" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQ9KHP3J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078961v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chappe" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.02.042" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NP9NQH0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505304v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.02.012" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MX9ZHP4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475599v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.062" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF7NSK5X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267639v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023163v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.09.015" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-953C794V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144970v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Larpin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911392v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strehl" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desserrey" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2003.029" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123183v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Labachelerie M." TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298063v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nabha" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jia" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Filleter" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907749v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gagliardi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907763v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878314v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258040v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814542v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388697v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194707v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molins" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080687v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houngninou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Larpin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080240v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475376v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brevet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102962v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Gilles" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Buscail" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Evin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ttp.net/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447981v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bracconi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Bouzid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acselectrochem.6c00014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Vilar Soler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Gerami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Great Umenweke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hogston" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pace" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01451D" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;calt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15050501" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529482v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jesus Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Casas-Acuna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Jimenez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106323" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106100v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poulain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure L&#233;onard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110858" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312473v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mongelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler St Clair" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090873" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Metais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134695" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225270" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109923" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santillan-Jimenez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harman-Ware" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202400222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629452v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pacorel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2024.147486" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dordor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136937" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04797206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Coelho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137281" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madigou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114427" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birnal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pochard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155213" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lescure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.05.070" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve. Mboyi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301456" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13101333" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiov&#237;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2022.100282" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Sakkas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cote" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gavoille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rauch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12111711" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.135207" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767207v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houeida Issa Hamoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Damacet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Assaad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c04905" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaying Ji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchun Jiang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiang Jiang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.06.065" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Mohajir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arab Pour Yazdi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10100426" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Alami Mejjati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132453" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526200v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Moreaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janak Prasad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mazeres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia-Marcelot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Zerbino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC04874K" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784092v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Malchow" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocholle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.2c00046" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728542v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Burlot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve D Mboyi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Doulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200285" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Tamin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chaumont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adnane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Carpanese" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Clematis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123674" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410837v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voltz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dem&#233;sy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-05621-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lerayer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.0c00062" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018991v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Silva" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Qian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10010091" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032110v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2020.05.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491969v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Luo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Chi Chen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.06.284" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489502v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavkov&#225;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.06.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281487v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Qafsaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Et Taouil" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W Kendig" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cachet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-019-01329-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163532v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harender Bisht" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16796" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295177v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mateos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Donga Tchanga&#239;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.9b00109" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385148v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Krawiec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krystianiak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latkiewicz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.02.028" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPC1LB3P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129925v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Et Taouil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallemand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.02.009" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296364v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mo&#239;se Suisse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b03601" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550913v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viarbitskaya" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arocas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas-Des-Francs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rusakov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.009813" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563438v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunawan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moncea" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Keskes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201705786" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012389v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chouket" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bidault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khitouni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.10.098" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420055v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Rolle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gibault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj04370h" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857145v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Konev" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Istakova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Dembinska" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Skunik-Nuckowska" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2018.03.042" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04022607v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.280" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4PT4HSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634371v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanjer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco de Lucas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.065" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625668v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03029k" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570529v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanjer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavisse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Optasanu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorny" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.042" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546196v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Weeber" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markey" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.000394" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559916v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Khalil" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulanouar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.10.011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273234v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Melot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roizard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.08.002" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471740v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V Konev" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V Lizgina" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lucas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.03.039" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493504v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marcuzzo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sensidoni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piasente" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.020" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ4KRVS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114016v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aufaure R." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lalatonne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Li&#232;vre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11847B" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196300v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Souquet-Grumey" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Barrault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tatibouet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9514-0" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154924v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouawad" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amrani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strutynski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023912" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263264v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Paris" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra13988g" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968784v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cacucci" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsiaoussis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Potin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.053" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KLQ7TJ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275394v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meudre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricq" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Hihn" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moutarlier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monnin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.04.050" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H7DLCW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993329v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moustapha Moine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roizard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Cornuault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.06.029" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ8FPN6K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299728v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Ardigo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9338-y" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZL4PB28-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814470v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mary" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alemany-Dumont" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Broudic" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.03.034" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZCJCPG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742714v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouvet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.05.017" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LZ2MT9H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420011v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Vorotyntsev" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.10.039" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579164v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.063" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNTN5TJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420008v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Vorotyntsev" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.06.001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662235v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00508-X" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZKZJVW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404290v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903195h" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382079v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247966v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponthiaux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wenger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2830954" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432371v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Genev&#232;s" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2008.05.010" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C07GLPN1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382078v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Przybylski" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juzon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borchardt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467820v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasilyeva" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Vorotyntsev" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezverkhyy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805423t" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4KS748F7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140219v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bamba" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wouters" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shimada" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841014v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouvard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korntheuer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.136" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZPSXPQ2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472404v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mertens" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nadal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyraud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475599v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.062" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF7NSK5X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078961v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chappe" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.02.042" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NP9NQH0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079178v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chauveau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-006-0098-7" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQ9KHP3J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076593v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Roberts" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2181" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QDNTBXTL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505304v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.02.012" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MX9ZHP4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267639v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023163v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.09.015" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-953C794V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144970v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Larpin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911392v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strehl" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desserrey" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2003.029" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123183v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Labachelerie M." TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298063v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nabha" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jia" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Filleter" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907763v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gagliardi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907749v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258040v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878314v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814542v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388697v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194707v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molins" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080687v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houngninou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Larpin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080240v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475376v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brevet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102962v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Gilles" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Buscail" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Evin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ttp.net/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447981v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bracconi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>