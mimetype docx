--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured W–Cr Janus Heterojunctions Prepared by Glancing Angle Deposition for Gas Sensing</w:t>
+                <w:t xml:space="preserve">Support Effects on Fe- or Cu-Promoted Ni Catalysts Used in the Catalytic Deoxygenation of Tristearin to Fuel-like Hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Vilar Soler</w:t>
+                <w:t xml:space="preserve">Great Umenweke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamidreza Gerami</w:t>
+                <w:t xml:space="preserve">Robert Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+                <w:t xml:space="preserve">Thomas Récalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
+                <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (48), pp.23186-23198. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.5c04409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal15050501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447514v1</w:t>
+                <w:t xml:space="preserve">hal-05089089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust engineered catalyst for the conversion of brown grease to renewable diesel via decarboxylation/decarbonylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Great Umenweke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Great Umenweke</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brian Hogston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5CC01451D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Effects on Fe- or Cu-Promoted Ni Catalysts Used in the Catalytic Deoxygenation of Tristearin to Fuel-like Hydrocarbons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanostructured W–Cr Janus Heterojunctions Prepared by Glancing Angle Deposition for Gas Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Pace</w:t>
+                <w:t xml:space="preserve">Guillem Vilar Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Gerami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Récalt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Caboche</w:t>
+                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (5), pp.501. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (48), pp.23186-23198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal15050501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.5c04409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089089v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-efficient W-doped VO2-based smart glasses by glancing angle co-deposition and subsequent rapid thermal annealing</w:t>
               </w:r>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Results in engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27, pp.106323. </w:t>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -923,77 +923,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Pot Synthesis of Sustainable Aviation Fuel from Brown Grease Using Multifunctional Zeolite-Supported Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mongelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Great Umenweke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler St Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1044,103 +1044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous conversion of tall oil over Ni-Cu/SAPO-11 to a sustainable aviation fuel blendstock with excellent seal swelling properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Great Umenweke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 392, pp.134695. </w:t>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Santillan-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Harman-Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Great Umenweke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1861,90 +1861,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-sculptured vanadium oxide thin films for benzene detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dordor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 371, pp.136937. </w:t>
@@ -2021,51 +2021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Debon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2110,563 +2110,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au/WO3 nanocomposite based photocatalyst for enhanced solar photocatalytic activity</w:t>
+                <w:t xml:space="preserve">Nitrogen quantification and tracking during high temperature oxidation in air of titanium using 15N isotopic labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Desseigne</w:t>
+                <w:t xml:space="preserve">Virgil Optasanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Madigou</w:t>
+                <w:t xml:space="preserve">M. Khan Rayhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chevallier</w:t>
+                <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114427⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 216, pp.111072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885790v1</w:t>
+                <w:t xml:space="preserve">hal-04012282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen quantification and tracking during high temperature oxidation in air of titanium using 15N isotopic labelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au/WO3 nanocomposite based photocatalyst for enhanced solar photocatalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Desseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgil Optasanu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+                <w:t xml:space="preserve">Véronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Khan Rayhan</w:t>
+                <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Herbst</w:t>
+                <w:t xml:space="preserve">Virginie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 216, pp.111072. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 437, pp.114427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012282v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-light photocatalytic degradation of dyes by TiO2 -Au inverse opal films synthesized by Atomic Layer Deposition</w:t>
+                <w:t xml:space="preserve">Synthesis of Y-doped BaZrO3 proton conducting electrolyte material by a continuous hydrothermal process in supercritical conditions: Investigation of the formation mechanism and electrochemical performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Birnal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+                <w:t xml:space="preserve">Mélanie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Pochard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Herbst</w:t>
+                <w:t xml:space="preserve">Victoire Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Heintz</w:t>
+                <w:t xml:space="preserve">Lionel Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155213⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827805v1</w:t>
+                <w:t xml:space="preserve">hal-04120324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Y-doped BaZrO3 proton conducting electrolyte material by a continuous hydrothermal process in supercritical conditions: Investigation of the formation mechanism and electrochemical performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visible-light photocatalytic degradation of dyes by TiO2 -Au inverse opal films synthesized by Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Lescure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">P. Birnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Combemale</w:t>
+                <w:t xml:space="preserve">I. Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
+                <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 609, pp.155213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.05.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04120324v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Composite for sp 3 -Carbon-Based Gas Sensing Application from Gold Organometallic Single Nanolayering on Diamondoids</w:t>
               </w:r>
@@ -2691,51 +2691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clève. Mboyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2786,90 +2786,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic Photocatalysts Based on Au Nanoparticles and WO3 for Visible Light-Induced Photocatalytic Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Desseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2914,965 +2914,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the adsorption mechanism of copper on hemp-based materials through EDX, nano-CT, XPS, FTIR, Raman, and XANES characterization techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning of interfacial charge transport in polyporphine/phthalocyanine heterojunctions by molecular geometry control for an efficient gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Mongioví</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
+                <w:t xml:space="preserve">Nada Alami Mejjati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceja.2022.100282⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 429, pp.132453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.132453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664259v1</w:t>
+                <w:t xml:space="preserve">hal-03368969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Electrical Properties of Ti-B-N Thin Films Sputter-Deposited by the Reactive Gas Pulsing Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
+                <w:t xml:space="preserve">Effect of Pd promotion and catalyst support on the Ni-catalyzed deoxygenation of tristearin to fuel-like hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaying Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianchun Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings12111711⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195, pp.1468-1479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2022.06.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891101v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent grafting of aryls to modulate the electrical properties of phthalocyanine-based heterostructures: Application to ammonia sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Lesniewska</w:t>
+                <w:t xml:space="preserve">Selectively photocatalytic dehydrogenation of formic acid by in-situ restructured copper post-metalated metal organic framework under visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houeida Issa Hamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Damacet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.135207⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 144 (36), pp.16433-16446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c04905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799955v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectively photocatalytic dehydrogenation of formic acid by in-situ restructured copper post-metalated metal organic framework under visible light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing the adsorption mechanism of copper on hemp-based materials through EDX, nano-CT, XPS, FTIR, Raman, and XANES characterization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mongioví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houeida Issa Hamoud</w:t>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Damacet</w:t>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Fan</w:t>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisrine Assaad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c04905⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.100282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceja.2022.100282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767207v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pd promotion and catalyst support on the Ni-catalyzed deoxygenation of tristearin to fuel-like hydrocarbons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable Electrical Properties of Ti-B-N Thin Films Sputter-Deposited by the Reactive Gas Pulsing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Sakkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Pace</w:t>
+                <w:t xml:space="preserve">Jean-Marc Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaying Ji</w:t>
+                <w:t xml:space="preserve">Joseph Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianchun Jiang</w:t>
+                <w:t xml:space="preserve">Jean-Yves Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxiang Jiang</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 195, pp.1468-1479. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1711 (14). </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2022.06.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings12111711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04120309v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuring of SnO2 Thin Films by Associating Glancing Angle Deposition and Sputtering Pressure for Gas Sensing Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covalent grafting of aryls to modulate the electrical properties of phthalocyanine-based heterostructures: Application to ammonia sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf El Mohajir</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Eric Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemosensors10100426⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 436, pp.135207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.135207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894057v1</w:t>
+                <w:t xml:space="preserve">hal-03799955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of interfacial charge transport in polyporphine/phthalocyanine heterojunctions by molecular geometry control for an efficient gas sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+                <w:t xml:space="preserve">Nanostructuring of SnO2 Thin Films by Associating Glancing Angle Deposition and Sputtering Pressure for Gas Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf El Mohajir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Alami Mejjati</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mohammad Arab Pour Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 429, pp.132453. </w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (10), pp.426 (15). </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.132453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors10100426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368969v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile One-Pot Synthesis of White Emitting Gold Nanocluster solutions composed of Red, Green and Blue Emitters</w:t>
               </w:r>
@@ -4390,90 +4390,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Degradation of the La0.6Sr0.4Co0.2Fe0.8O3−δ/Ce0.8Sm0.2O2−δ Interface during Sintering and Cell Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Carpanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Clematis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4576,51 +4576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Demésy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (7), pp.5050-5058. </w:t>
@@ -4786,338 +4786,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotional Effect of Cu, Fe and Pt on the Performance of Ni/Al2O3 in the Deoxygenation of Used Cooking Oil to Fuel-Like Hydrocarbons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of absorber and heterojunction in the pure sulphide kesterite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charif Tamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisele Silva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Caboche</w:t>
+                <w:t xml:space="preserve">Remi Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal10010091⟩</w:t>
+              <w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (6), pp.380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bsecv.2020.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018991v1</w:t>
+                <w:t xml:space="preserve">hal-03032110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of absorber and heterojunction in the pure sulphide kesterite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Chaumont</w:t>
+                <w:t xml:space="preserve">Promotional Effect of Cu, Fe and Pt on the Performance of Ni/Al2O3 in the Deoxygenation of Used Cooking Oil to Fuel-Like Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dali Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Leray</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60 (6), pp.380. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bsecv.2020.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal10010091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032110v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, mechanical and tribological properties, and oxidation resistance of TaC/a-C:H films deposited by high power impulse magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Arab Pour Yazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng-Chi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5233,51 +5233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lavková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5367,51 +5367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Et Taouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. W Kendig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5590,571 +5590,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Conductive Electrodeposited Poly(2,5-dimethoxyaniline) as a Key Material in a Double Lateral Heterojunction, for Sub-ppm Ammonia Sensing in Humid Atmosphere</w:t>
+                <w:t xml:space="preserve">Growth mechanisms of Co-Mo/TiO2 nano-composite coatings for long-term electrodeposition on disk electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Mateos</w:t>
+                <w:t xml:space="preserve">H. Krawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Donga Tchangaï</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Latkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssensors.9b00109⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 363, pp.128-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295177v1</w:t>
+                <w:t xml:space="preserve">hal-02385148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanisms of Co-Mo/TiO2 nano-composite coatings for long-term electrodeposition on disk electrodes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Conductive Electrodeposited Poly(2,5-dimethoxyaniline) as a Key Material in a Double Lateral Heterojunction, for Sub-ppm Ammonia Sensing in Humid Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Latkiewicz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickaël Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Donga Tchangaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.02.028⟩</w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.740-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.9b00109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02385148v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkanethiol self-assembling on gold: Influence of high frequency ultrasound on adsorption kinetics and electrochemical blocking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comprehensive Study of Poly(2,3,5,6-tetrafluoroaniline): From Electrosynthesis to Heterojunctions and Ammonia Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Roy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie Moutarlier</w:t>
+                <w:t xml:space="preserve">Jean-Moïse Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.02.009⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (23), pp.19974-19986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b03601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129925v1</w:t>
+                <w:t xml:space="preserve">hal-02296364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Study of Poly(2,3,5,6-tetrafluoroaniline): From Electrosynthesis to Heterojunctions and Ammonia Sensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
+                <w:t xml:space="preserve">Alkanethiol self-assembling on gold: Influence of high frequency ultrasound on adsorption kinetics and electrochemical blocking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Et Taouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Moïse Suisse</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moutarlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (23), pp.19974-19986. </w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (Part B), pp.9-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b03601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296364v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between electrical direct current resistivity and plasmonic properties of CMOS compatible titanium nitride thin films</w:t>
               </w:r>
@@ -6166,51 +6166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Viarbitskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Colas-Des-Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6447,51 +6447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6804,307 +6804,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface finishing on the oxidation behaviour of a ferritic stainless steel</w:t>
+                <w:t xml:space="preserve">Improving the high temperature oxidation resistance of pure titanium by shot-peening treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">A. Kanjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Optasanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Vilasi</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.280⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 343, pp.93-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.10.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022607v1</w:t>
+                <w:t xml:space="preserve">cea-01634371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the high temperature oxidation resistance of pure titanium by shot-peening treatments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of surface finishing on the oxidation behaviour of a ferritic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Optasanu</w:t>
+                <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marco de Lucas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Geoffroy</w:t>
+                <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 412, pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.10.065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01634371v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of chitosan-coated titanate nanotubes: towards a new safe nanocarrier</w:t>
               </w:r>
@@ -7384,51 +7384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Weeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Markey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7518,51 +7518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boulanouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fromm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7603,1123 +7603,1123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of modification time and high frequency ultrasound irradiation on self-assembling of alkylphosphonic acids on stainless steel: electrochemical and spectroscopic studies</w:t>
+                <w:t xml:space="preserve">Impact of corona treatment on PLA film properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Et Taouil</w:t>
+                <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lallemand</w:t>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Melot</w:t>
+                <w:t xml:space="preserve">Eva Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Roizard</w:t>
+                <w:t xml:space="preserve">Alessandro Sensidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Piasente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.08.002⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue : 5th International Conference on Bio-based and Biodegradable Polymers (BIOPOL-2015), 132, pp.109 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273234v1</w:t>
+                <w:t xml:space="preserve">hal-01493504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of a new electroactive polymer of Co(II) porphine by in-situ replacement of Mg(II) inside Mg(II) polyporphine film</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of modification time and high frequency ultrasound irradiation on self-assembling of alkylphosphonic acids on stainless steel: electrochemical and spectroscopic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lucas</w:t>
+                <w:t xml:space="preserve">F. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Et Taouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.03.039⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.269-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471740v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of corona treatment on PLA film properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eva Marcuzzo</w:t>
+                <w:t xml:space="preserve">Efficient synthesis of a new electroactive polymer of Co(II) porphine by in-situ replacement of Mg(II) inside Mg(II) polyporphine film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Sensidoni</w:t>
+                <w:t xml:space="preserve">Dmitry V Konev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Piasente</w:t>
+                <w:t xml:space="preserve">Ksenia V Lizgina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.03.020⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 204, pp.276-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01493504v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One pot microwave assisted synthesis of bisphosphonate alkene capped gold nanoparticles</w:t>
+                <w:t xml:space="preserve">Flash annealing influence on structural and electrical properties of TiO2/TiO/Ti periodic multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aufaure R.</w:t>
+                <w:t xml:space="preserve">Arnaud Cacucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lalatonne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Heintz</w:t>
+                <w:t xml:space="preserve">Ioannis Tsiaoussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Lièvre</w:t>
+                <w:t xml:space="preserve">Ludovic Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Motte</w:t>
+                <w:t xml:space="preserve">Valérie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.59315. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 553, pp.47 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4RA11847B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114016v1</w:t>
+                <w:t xml:space="preserve">hal-00968784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Thermal Plasma Functionalized 2D Carbon-Carbon Composites as Supports for Co Nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phthalocyanine–titanate nanotubes: a promising nanocarrier detectable by optical imaging in the so-called imaging window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ayrault</w:t>
+                <w:t xml:space="preserve">Jérémy Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Tatibouet</w:t>
+                <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (2), pp.287-300. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (9), pp.6315-6322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11090-013-9514-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4ra13988g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196300v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of optical and structural aging in As2S3 microstructured optical fibers on mid-infrared supercontinuum generation</w:t>
+                <w:t xml:space="preserve">One pot microwave assisted synthesis of bisphosphonate alkene capped gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mouawad</w:t>
+                <w:t xml:space="preserve">Aufaure R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Amrani</w:t>
+                <w:t xml:space="preserve">Y. Lalatonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kibler</w:t>
+                <w:t xml:space="preserve">Nicole Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Picot-Clémente</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Strutynski</w:t>
+                <w:t xml:space="preserve">L. Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.023912⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.59315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA11847B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154924v1</w:t>
+                <w:t xml:space="preserve">hal-01114016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalocyanine–titanate nanotubes: a promising nanocarrier detectable by optical imaging in the so-called imaging window</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non Thermal Plasma Functionalized 2D Carbon-Carbon Composites as Supports for Co Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Souquet-Grumey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Paris</w:t>
+                <w:t xml:space="preserve">Philippe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bernhard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Joel Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Millot</w:t>
+                <w:t xml:space="preserve">Jean-Michel Tatibouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (9), pp.6315-6322. </w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (2), pp.287-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra13988g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11090-013-9514-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263264v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash annealing influence on structural and electrical properties of TiO2/TiO/Ti periodic multilayers</w:t>
+                <w:t xml:space="preserve">Impact of optical and structural aging in As2S3 microstructured optical fibers on mid-infrared supercontinuum generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cacucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">O. Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Tsiaoussis</w:t>
+                <w:t xml:space="preserve">F. Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Avril</w:t>
+                <w:t xml:space="preserve">B. Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Potin</w:t>
+                <w:t xml:space="preserve">J. Picot-Clémente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.053⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.023912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968784v1</w:t>
+                <w:t xml:space="preserve">hal-04154924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of gelatin during electrodeposition of copper and tin-copper alloys from acid sulfate electrolyte</w:t>
               </w:r>
@@ -8877,51 +8877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moustapha Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9182,51 +9182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alemany-Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Broudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9431,51 +9431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroactive polymeric material with condensed structure on the basis of magnesium(II) polyporphine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail A Vorotyntsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry V Konev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H. Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9587,51 +9587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9953,51 +9953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Reaction Parameters on Composition and Morphology of Titanate Nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10096,51 +10096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10191,77 +10191,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Electrochemical Studies and Surface Analysis on Worn Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Krawiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ponthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10373,51 +10373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39, pp.1145-1148. </w:t>
@@ -10644,51 +10644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112, pp.19878-19885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10898,51 +10898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Korntheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11031,51 +11031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11124,788 +11124,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of gallium droplets grown by LP-MOCVD.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase mixture in MOCVD and reactive sputtering TiOxNy thin films revealed and quantified by XPS factorial analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gauthier</w:t>
+                <w:t xml:space="preserve">Jérôme Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marie Chappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54, pp.3067-3074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2006.02.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.05.062⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475599v1</w:t>
+                <w:t xml:space="preserve">hal-00078961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase mixture in MOCVD and reactive sputtering TiOxNy thin films revealed and quantified by XPS factorial analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XPS and SIMS study of aluminium native oxide modifications induced by Q-switched Nd:YAG laser treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Guillot</w:t>
+                <w:t xml:space="preserve">D.E. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Chappe</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland Oltra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2006.02.042⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (4), pp.406-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.2181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078961v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00076593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution of chromium-enriched inclusions and pitting corrosion of resulfurized stainless steels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Krawiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37, pp.1541-1549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11661-006-0098-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS and SIMS study of aluminium native oxide modifications induced by Q-switched Nd:YAG laser treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
+                <w:t xml:space="preserve">Surface modifications induced by nanosecond pulsed Nd:YAG laser irradiation of metallic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Oltra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.2181⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201 (3-4), pp.1383-1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00076593v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00505304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modifications induced by nanosecond pulsed Nd:YAG laser irradiation of metallic substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical characterization of gallium droplets grown by LP-MOCVD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Li</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 201 (3-4), pp.1383-1392. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 253, pp.2820-2824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.05.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00505304v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase mixture in MOCVD and reactive sputtering TiOxNy thin films revealed and quantified by XPS spectra factorial analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Chappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11973,90 +11973,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the dissolution of MnS inclusions under free corrosion and potentiostatic conditions on the composition of passive films and the electrochemical behaviour of stainless steels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Krawiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Oltra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 51, pp.3235-3243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12128,51 +12128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Larpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12357,51 +12357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical, optical and structural characterization of different AlN films by DC magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12652,51 +12652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelle Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12777,51 +12777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelle Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12870,333 +12870,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribochemical study of Ni62Nb33Zr5 metallic glass depending on the Cr content of steel counterparts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Colas</w:t>
+                <w:t xml:space="preserve">Atomic Layer Deposition of Au-TiO2 inverse opals for the visible light photocatalysis of dyes degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Birnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Imhoff</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Applied Surface Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Mallorqua, Spain</w:t>
+              <w:t xml:space="preserve">5th International Conference on Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Palma De Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258040v1</w:t>
+                <w:t xml:space="preserve">hal-03878314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of Au-TiO2 inverse opals for the visible light photocatalysis of dyes degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Birnal</w:t>
+                <w:t xml:space="preserve">Tribochemical study of Ni62Nb33Zr5 metallic glass depending on the Cr content of steel counterparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Herbst</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Palma De Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">5th International Conference on Applied Surface Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Mallorqua, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878314v1</w:t>
+                <w:t xml:space="preserve">hal-04258040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of indoor air pollutants using reactive sputtering/GLAD of tin oxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf El Mohajir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Arab Pour Yazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13273,51 +13273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13407,51 +13407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13519,51 +13519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Houngninou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Larpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13646,51 +13646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS IUMRS ICEM 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nice, France, May 28-June 02, 2006, France</w:t>
@@ -13732,90 +13732,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers instants de la croissance de films minces d'oxydes métalliques par MOCVD : Etude in situ de l'interface TiO2/Si par XPS-ARXPS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Conférence Francophone sur les Spectroscopies d'Electrons (ELSPEC 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Saclay, France</w:t>
@@ -14294,51 +14294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Bouzid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acselectrochem.6c00014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Vilar Soler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Gerami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Great Umenweke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hogston" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pace" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01451D" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;calt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15050501" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529482v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jesus Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Casas-Acuna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Jimenez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106323" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106100v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poulain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure L&#233;onard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110858" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312473v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mongelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler St Clair" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090873" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Metais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134695" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225270" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109923" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santillan-Jimenez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harman-Ware" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202400222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629452v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pacorel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2024.147486" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dordor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136937" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04797206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Coelho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137281" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madigou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114427" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birnal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pochard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155213" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lescure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.05.070" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve. Mboyi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301456" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13101333" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiov&#237;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2022.100282" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Sakkas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cote" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gavoille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rauch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12111711" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.135207" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767207v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houeida Issa Hamoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Damacet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Assaad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c04905" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaying Ji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchun Jiang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiang Jiang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.06.065" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Mohajir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arab Pour Yazdi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10100426" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Alami Mejjati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132453" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526200v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Moreaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janak Prasad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mazeres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia-Marcelot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Zerbino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC04874K" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784092v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Malchow" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocholle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.2c00046" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728542v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Burlot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve D Mboyi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Doulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200285" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Tamin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chaumont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adnane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Carpanese" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Clematis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123674" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410837v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voltz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dem&#233;sy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-05621-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lerayer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.0c00062" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018991v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Silva" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Qian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10010091" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032110v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2020.05.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491969v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Luo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Chi Chen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.06.284" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489502v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavkov&#225;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.06.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281487v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Qafsaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Et Taouil" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W Kendig" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cachet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-019-01329-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163532v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harender Bisht" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16796" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295177v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mateos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Donga Tchanga&#239;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.9b00109" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385148v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Krawiec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krystianiak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latkiewicz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.02.028" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPC1LB3P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129925v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Et Taouil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallemand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.02.009" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296364v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mo&#239;se Suisse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b03601" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550913v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viarbitskaya" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arocas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas-Des-Francs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rusakov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.009813" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563438v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunawan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moncea" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Keskes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201705786" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012389v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chouket" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bidault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khitouni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.10.098" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420055v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Rolle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gibault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj04370h" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857145v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Konev" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Istakova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Dembinska" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Skunik-Nuckowska" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2018.03.042" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04022607v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.280" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4PT4HSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634371v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanjer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco de Lucas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.065" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625668v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03029k" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570529v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanjer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavisse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Optasanu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorny" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.042" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546196v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Weeber" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markey" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.000394" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559916v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Khalil" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulanouar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.10.011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273234v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Melot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roizard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.08.002" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471740v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V Konev" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V Lizgina" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lucas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.03.039" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493504v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marcuzzo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sensidoni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piasente" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.020" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ4KRVS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114016v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aufaure R." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lalatonne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Li&#232;vre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11847B" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196300v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Souquet-Grumey" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Barrault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tatibouet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9514-0" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154924v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouawad" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amrani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strutynski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023912" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263264v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Paris" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra13988g" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968784v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cacucci" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsiaoussis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Potin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.053" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KLQ7TJ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275394v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meudre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricq" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Hihn" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moutarlier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monnin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.04.050" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H7DLCW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993329v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moustapha Moine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roizard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Cornuault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.06.029" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ8FPN6K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299728v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Ardigo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9338-y" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZL4PB28-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814470v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mary" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alemany-Dumont" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Broudic" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.03.034" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZCJCPG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742714v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouvet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.05.017" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LZ2MT9H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420011v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Vorotyntsev" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.10.039" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579164v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.063" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNTN5TJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420008v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Vorotyntsev" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.06.001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662235v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00508-X" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZKZJVW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404290v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903195h" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382079v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247966v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponthiaux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wenger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2830954" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432371v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Genev&#232;s" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2008.05.010" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C07GLPN1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382078v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Przybylski" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juzon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borchardt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467820v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasilyeva" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Vorotyntsev" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezverkhyy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805423t" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4KS748F7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140219v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bamba" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wouters" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shimada" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841014v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouvard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korntheuer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.136" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZPSXPQ2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472404v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mertens" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nadal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyraud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475599v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.062" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF7NSK5X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078961v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chappe" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.02.042" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NP9NQH0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079178v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chauveau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-006-0098-7" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQ9KHP3J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076593v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Roberts" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2181" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QDNTBXTL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505304v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.02.012" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MX9ZHP4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267639v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023163v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.09.015" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-953C794V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144970v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Larpin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911392v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strehl" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desserrey" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2003.029" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123183v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Labachelerie M." TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298063v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nabha" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jia" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Filleter" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907763v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gagliardi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907749v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258040v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878314v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814542v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388697v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194707v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molins" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080687v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houngninou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Larpin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080240v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475376v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brevet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102962v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Gilles" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Buscail" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Evin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ttp.net/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447981v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bracconi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Bouzid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acselectrochem.6c00014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Great Umenweke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pace" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;calt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15050501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hogston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01451D" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Vilar Soler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Gerami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04409" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529482v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jesus Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Casas-Acuna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Jimenez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106323" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106100v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poulain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure L&#233;onard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110858" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312473v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mongelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler St Clair" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090873" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Metais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134695" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225270" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109923" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santillan-Jimenez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harman-Ware" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202400222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629452v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pacorel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2024.147486" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dordor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136937" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04797206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Coelho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137281" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madigou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114427" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lescure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.05.070" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827805v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birnal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pochard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155213" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve. Mboyi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301456" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13101333" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Alami Mejjati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132453" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaying Ji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchun Jiang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiang Jiang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.06.065" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houeida Issa Hamoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Damacet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Assaad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c04905" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiov&#237;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2022.100282" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Sakkas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cote" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gavoille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rauch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12111711" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799955v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.135207" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Mohajir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arab Pour Yazdi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10100426" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526200v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Moreaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janak Prasad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mazeres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia-Marcelot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Zerbino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC04874K" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784092v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Malchow" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocholle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.2c00046" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728542v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Burlot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve D Mboyi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Doulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200285" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Tamin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chaumont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adnane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Carpanese" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Clematis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123674" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410837v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voltz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dem&#233;sy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-05621-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lerayer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.0c00062" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032110v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2020.05.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018991v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Silva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Qian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10010091" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491969v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Luo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Chi Chen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.06.284" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489502v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavkov&#225;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.06.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281487v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Qafsaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Et Taouil" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W Kendig" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cachet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-019-01329-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163532v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harender Bisht" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16796" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385148v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Krawiec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krystianiak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latkiewicz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.02.028" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPC1LB3P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295177v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mateos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Donga Tchanga&#239;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.9b00109" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296364v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mo&#239;se Suisse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b03601" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129925v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Et Taouil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallemand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.02.009" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550913v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viarbitskaya" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arocas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas-Des-Francs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rusakov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.009813" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563438v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunawan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moncea" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Keskes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201705786" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012389v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chouket" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bidault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khitouni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.10.098" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420055v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Rolle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gibault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj04370h" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857145v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Konev" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Istakova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Dembinska" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Skunik-Nuckowska" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2018.03.042" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634371v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanjer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco de Lucas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.065" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04022607v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.280" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4PT4HSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625668v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03029k" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570529v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanjer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavisse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Optasanu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorny" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.042" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546196v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Weeber" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markey" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.000394" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559916v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Khalil" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulanouar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.10.011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493504v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marcuzzo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sensidoni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piasente" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.020" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ4KRVS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273234v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Melot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roizard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.08.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471740v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V Konev" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V Lizgina" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lucas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.03.039" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968784v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cacucci" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsiaoussis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Potin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.053" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KLQ7TJ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263264v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Paris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra13988g" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114016v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aufaure R." TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lalatonne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Li&#232;vre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motte" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11847B" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196300v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Souquet-Grumey" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Barrault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tatibouet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9514-0" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154924v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouawad" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amrani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strutynski" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023912" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275394v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meudre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricq" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Hihn" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moutarlier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monnin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.04.050" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H7DLCW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993329v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moustapha Moine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roizard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Cornuault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.06.029" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ8FPN6K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299728v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Ardigo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9338-y" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZL4PB28-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814470v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mary" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alemany-Dumont" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Broudic" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.03.034" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZCJCPG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742714v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouvet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.05.017" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LZ2MT9H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420011v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Vorotyntsev" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.10.039" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579164v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.063" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNTN5TJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420008v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Vorotyntsev" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.06.001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662235v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00508-X" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZKZJVW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404290v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903195h" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382079v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247966v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponthiaux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wenger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2830954" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432371v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Genev&#232;s" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2008.05.010" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C07GLPN1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382078v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Przybylski" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juzon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borchardt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467820v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasilyeva" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Vorotyntsev" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezverkhyy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805423t" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4KS748F7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140219v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bamba" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wouters" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shimada" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841014v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouvard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korntheuer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.136" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZPSXPQ2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472404v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mertens" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nadal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyraud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078961v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chappe" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.02.042" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NP9NQH0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076593v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Roberts" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2181" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QDNTBXTL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079178v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chauveau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-006-0098-7" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQ9KHP3J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505304v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.02.012" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MX9ZHP4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475599v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.062" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF7NSK5X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267639v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023163v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.09.015" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-953C794V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144970v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Larpin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911392v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strehl" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desserrey" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2003.029" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123183v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Labachelerie M." TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298063v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nabha" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jia" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Filleter" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907763v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gagliardi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907749v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878314v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258040v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814542v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388697v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194707v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molins" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080687v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houngninou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Larpin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080240v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475376v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brevet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102962v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Gilles" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Buscail" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Evin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ttp.net/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447981v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bracconi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>