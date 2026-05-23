--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Effects on Fe- or Cu-Promoted Ni Catalysts Used in the Catalytic Deoxygenation of Tristearin to Fuel-like Hydrocarbons</w:t>
+                <w:t xml:space="preserve">Nanostructured W–Cr Janus Heterojunctions Prepared by Glancing Angle Deposition for Gas Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Great Umenweke</w:t>
+                <w:t xml:space="preserve">Guillem Vilar Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Pace</w:t>
+                <w:t xml:space="preserve">Hamidreza Gerami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Récalt</w:t>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Caboche</w:t>
+                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (5), pp.501. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (48), pp.23186-23198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal15050501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.5c04409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089089v1</w:t>
+                <w:t xml:space="preserve">hal-05447514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust engineered catalyst for the conversion of brown grease to renewable diesel via decarboxylation/decarbonylation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Support Effects on Fe- or Cu-Promoted Ni Catalysts Used in the Catalytic Deoxygenation of Tristearin to Fuel-like Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Great Umenweke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian Hogston</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Récalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CC01451D⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal15050501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135450v1</w:t>
+                <w:t xml:space="preserve">hal-05089089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured W–Cr Janus Heterojunctions Prepared by Glancing Angle Deposition for Gas Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust engineered catalyst for the conversion of brown grease to renewable diesel via decarboxylation/decarbonylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Great Umenweke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hogston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Vilar Soler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
+                <w:t xml:space="preserve">Gilles Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (48), pp.23186-23198. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.5c04409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CC01451D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447514v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-efficient W-doped VO2-based smart glasses by glancing angle co-deposition and subsequent rapid thermal annealing</w:t>
               </w:r>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan J Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Results in engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27, pp.106323. </w:t>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -923,77 +923,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Pot Synthesis of Sustainable Aviation Fuel from Brown Grease Using Multifunctional Zeolite-Supported Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mongelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Great Umenweke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler St Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1044,103 +1044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous conversion of tall oil over Ni-Cu/SAPO-11 to a sustainable aviation fuel blendstock with excellent seal swelling properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Great Umenweke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 392, pp.134695. </w:t>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Santillan-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Harman-Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Great Umenweke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1861,90 +1861,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-sculptured vanadium oxide thin films for benzene detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dordor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 371, pp.136937. </w:t>
@@ -2021,51 +2021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Debon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2691,51 +2691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clève. Mboyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2914,965 +2914,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of interfacial charge transport in polyporphine/phthalocyanine heterojunctions by molecular geometry control for an efficient gas sensor</w:t>
+                <w:t xml:space="preserve">Covalent grafting of aryls to modulate the electrical properties of phthalocyanine-based heterostructures: Application to ammonia sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Alami Mejjati</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Eric Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 429, pp.132453. </w:t>
+              <w:t xml:space="preserve">, 2022, 436, pp.135207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.132453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.135207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368969v1</w:t>
+                <w:t xml:space="preserve">hal-03799955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pd promotion and catalyst support on the Ni-catalyzed deoxygenation of tristearin to fuel-like hydrocarbons</w:t>
+                <w:t xml:space="preserve">Revealing the adsorption mechanism of copper on hemp-based materials through EDX, nano-CT, XPS, FTIR, Raman, and XANES characterization techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Pace</w:t>
+                <w:t xml:space="preserve">Chiara Mongioví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaying Ji</w:t>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianchun Jiang</w:t>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxiang Jiang</w:t>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2022.06.065⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.100282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceja.2022.100282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120309v1</w:t>
+                <w:t xml:space="preserve">hal-04664259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectively photocatalytic dehydrogenation of formic acid by in-situ restructured copper post-metalated metal organic framework under visible light</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable Electrical Properties of Ti-B-N Thin Films Sputter-Deposited by the Reactive Gas Pulsing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Damacet</w:t>
+                <w:t xml:space="preserve">Charalampos Sakkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Fan</w:t>
+                <w:t xml:space="preserve">Jean-Marc Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisrine Assaad</w:t>
+                <w:t xml:space="preserve">Joseph Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+                <w:t xml:space="preserve">Jean-Yves Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c04905⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1711 (14). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings12111711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767207v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the adsorption mechanism of copper on hemp-based materials through EDX, nano-CT, XPS, FTIR, Raman, and XANES characterization techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Mongioví</w:t>
+                <w:t xml:space="preserve">Tuning of interfacial charge transport in polyporphine/phthalocyanine heterojunctions by molecular geometry control for an efficient gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégorio Crini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t>
+                <w:t xml:space="preserve">Nada Alami Mejjati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceja.2022.100282⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 429, pp.132453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.132453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664259v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Electrical Properties of Ti-B-N Thin Films Sputter-Deposited by the Reactive Gas Pulsing Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
+                <w:t xml:space="preserve">Nanostructuring of SnO2 Thin Films by Associating Glancing Angle Deposition and Sputtering Pressure for Gas Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf El Mohajir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Arab Pour Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings12111711⟩</w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (10), pp.426 (15). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors10100426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891101v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent grafting of aryls to modulate the electrical properties of phthalocyanine-based heterostructures: Application to ammonia sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Lesniewska</w:t>
+                <w:t xml:space="preserve">Effect of Pd promotion and catalyst support on the Ni-catalyzed deoxygenation of tristearin to fuel-like hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaying Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianchun Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.135207⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195, pp.1468-1479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2022.06.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799955v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuring of SnO2 Thin Films by Associating Glancing Angle Deposition and Sputtering Pressure for Gas Sensing Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selectively photocatalytic dehydrogenation of formic acid by in-situ restructured copper post-metalated metal organic framework under visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houeida Issa Hamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Damacet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf El Mohajir</w:t>
+                <w:t xml:space="preserve">Nisrine Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Arab Pour Yazdi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (10), pp.426 (15). </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 144 (36), pp.16433-16446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/chemosensors10100426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c04905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894057v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile One-Pot Synthesis of White Emitting Gold Nanocluster solutions composed of Red, Green and Blue Emitters</w:t>
               </w:r>
@@ -4384,295 +4384,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Degradation of the La0.6Sr0.4Co0.2Fe0.8O3−δ/Ce0.8Sm0.2O2−δ Interface during Sintering and Cell Operation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pitting Corrosion of Type 316L Stainless Steel Elaborated by the Selective Laser Melting Method: Influence of Microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Paola Carpanese</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victoire Lescure</w:t>
+                <w:t xml:space="preserve">V. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Clematis</w:t>
+                <w:t xml:space="preserve">C. Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Demésy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14123674⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (7), pp.5050-5058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11665-021-05621-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811424v1</w:t>
+                <w:t xml:space="preserve">hal-03410837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitting Corrosion of Type 316L Stainless Steel Elaborated by the Selective Laser Melting Method: Influence of Microstructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Voltz</w:t>
+                <w:t xml:space="preserve">Chemical Degradation of the La0.6Sr0.4Co0.2Fe0.8O3−δ/Ce0.8Sm0.2O2−δ Interface during Sintering and Cell Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Thiébaut</w:t>
+                <w:t xml:space="preserve">Maria Paola Carpanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Demésy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Heintz</w:t>
+                <w:t xml:space="preserve">Davide Clematis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (7), pp.5050-5058. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.3674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11665-021-05621-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14123674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410837v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocatalysts for High Selectivity Enyne Cyclization: Oxidative Surface Reorganization of Gold Sub-2-nm Nanoparticle Networks</w:t>
               </w:r>
@@ -4952,77 +4952,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dali Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.91. </w:t>
@@ -5054,295 +5054,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, mechanical and tribological properties, and oxidation resistance of TaC/a-C:H films deposited by high power impulse magnetron sputtering</w:t>
+                <w:t xml:space="preserve">Study of titanium alloy Ti6242S oxidation behaviour in air at 560°C: Effect of oxygen dissolution on lattice parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huan Luo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Arab Pour Yazdi</w:t>
+                <w:t xml:space="preserve">M. Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng-Chi Chen</w:t>
+                <w:t xml:space="preserve">I. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fei Gao</w:t>
+                <w:t xml:space="preserve">J. Lavková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.06.284⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 164, pp.108049 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2019.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491969v1</w:t>
+                <w:t xml:space="preserve">hal-03489502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of titanium alloy Ti6242S oxidation behaviour in air at 560°C: Effect of oxygen dissolution on lattice parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure, mechanical and tribological properties, and oxidation resistance of TaC/a-C:H films deposited by high power impulse magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Arab Pour Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Berthaud</w:t>
+                <w:t xml:space="preserve">Sheng-Chi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Popa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Heintz</w:t>
+                <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lavková</w:t>
+                <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 164, pp.108049 -. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.24986 - 25000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2019.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2020.06.284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489502v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion protection of bronze using 2,5-dimercapto-1,3,4-thiadiazole as organic inhibitor: spectroscopic and electrochemical investigations</w:t>
               </w:r>
@@ -5590,571 +5590,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanisms of Co-Mo/TiO2 nano-composite coatings for long-term electrodeposition on disk electrodes</w:t>
+                <w:t xml:space="preserve">Low Conductive Electrodeposited Poly(2,5-dimethoxyaniline) as a Key Material in a Double Lateral Heterojunction, for Sub-ppm Ammonia Sensing in Humid Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Krawiec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Vignal</w:t>
+                <w:t xml:space="preserve">Mickaël Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Krystianiak</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Donga Tchangaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.02.028⟩</w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.740-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.9b00109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385148v1</w:t>
+                <w:t xml:space="preserve">hal-02295177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Conductive Electrodeposited Poly(2,5-dimethoxyaniline) as a Key Material in a Double Lateral Heterojunction, for Sub-ppm Ammonia Sensing in Humid Atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth mechanisms of Co-Mo/TiO2 nano-composite coatings for long-term electrodeposition on disk electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Krawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Mateos</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Latkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 363, pp.128-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.02.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssensors.9b00109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02295177v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Study of Poly(2,3,5,6-tetrafluoroaniline): From Electrosynthesis to Heterojunctions and Ammonia Sensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
+                <w:t xml:space="preserve">Alkanethiol self-assembling on gold: Influence of high frequency ultrasound on adsorption kinetics and electrochemical blocking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Et Taouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Moïse Suisse</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moutarlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b03601⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (Part B), pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296364v1</w:t>
+                <w:t xml:space="preserve">hal-02129925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkanethiol self-assembling on gold: Influence of high frequency ultrasound on adsorption kinetics and electrochemical blocking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdeslam Et Taouil</w:t>
+                <w:t xml:space="preserve">A Comprehensive Study of Poly(2,3,5,6-tetrafluoroaniline): From Electrosynthesis to Heterojunctions and Ammonia Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Meunier-Prest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lallemand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Moutarlier</w:t>
+                <w:t xml:space="preserve">Jean-Moïse Suisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40 (Part B), pp.9-16. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (23), pp.19974-19986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b03601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129925v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between electrical direct current resistivity and plasmonic properties of CMOS compatible titanium nitride thin films</w:t>
               </w:r>
@@ -6804,441 +6804,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the high temperature oxidation resistance of pure titanium by shot-peening treatments</w:t>
+                <w:t xml:space="preserve">Effect of surface finishing on the oxidation behaviour of a ferritic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kanjer</w:t>
+                <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Optasanu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Geoffroy</w:t>
+                <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.10.065⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 412, pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01634371v1</w:t>
+                <w:t xml:space="preserve">hal-04022607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface finishing on the oxidation behaviour of a ferritic stainless steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of chitosan-coated titanate nanotubes: towards a new safe nanocarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Sallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séverin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Vilasi</w:t>
+                <w:t xml:space="preserve">Adel Megriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.280⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.15386-15398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7dt03029k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04022607v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of chitosan-coated titanate nanotubes: towards a new safe nanocarrier</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Improving the high temperature oxidation resistance of pure titanium by shot-peening treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kanjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Séverin</w:t>
+                <w:t xml:space="preserve">M. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Megriche</w:t>
+                <w:t xml:space="preserve">N. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46, pp.15386-15398. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 343, pp.93-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7dt03029k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.10.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625668v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01634371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of laser shock peening on the high temperature oxidation resistance of titanium</w:t>
               </w:r>
@@ -8017,709 +8017,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash annealing influence on structural and electrical properties of TiO2/TiO/Ti periodic multilayers</w:t>
+                <w:t xml:space="preserve">One pot microwave assisted synthesis of bisphosphonate alkene capped gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cacucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Aufaure R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Tsiaoussis</w:t>
+                <w:t xml:space="preserve">Y. Lalatonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Avril</w:t>
+                <w:t xml:space="preserve">Nicole Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Potin</w:t>
+                <w:t xml:space="preserve">L. Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 553, pp.47 - 51. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.59315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4RA11847B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968784v1</w:t>
+                <w:t xml:space="preserve">hal-01114016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalocyanine–titanate nanotubes: a promising nanocarrier detectable by optical imaging in the so-called imaging window</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non Thermal Plasma Functionalized 2D Carbon-Carbon Composites as Supports for Co Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Souquet-Grumey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Paris</w:t>
+                <w:t xml:space="preserve">Philippe Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bernhard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Joel Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Millot</w:t>
+                <w:t xml:space="preserve">Jean-Michel Tatibouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (9), pp.6315-6322. </w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (2), pp.287-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra13988g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11090-013-9514-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263264v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One pot microwave assisted synthesis of bisphosphonate alkene capped gold nanoparticles</w:t>
+                <w:t xml:space="preserve">Impact of optical and structural aging in As2S3 microstructured optical fibers on mid-infrared supercontinuum generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aufaure R.</w:t>
+                <w:t xml:space="preserve">O. Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lalatonne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Heintz</w:t>
+                <w:t xml:space="preserve">F. Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Lièvre</w:t>
+                <w:t xml:space="preserve">B. Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Motte</w:t>
+                <w:t xml:space="preserve">J. Picot-Clémente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Strutynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4RA11847B⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.023912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114016v1</w:t>
+                <w:t xml:space="preserve">hal-04154924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Thermal Plasma Functionalized 2D Carbon-Carbon Composites as Supports for Co Nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flash annealing influence on structural and electrical properties of TiO2/TiO/Ti periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ayrault</w:t>
+                <w:t xml:space="preserve">Arnaud Cacucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Barrault</w:t>
+                <w:t xml:space="preserve">Ioannis Tsiaoussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Tatibouet</w:t>
+                <w:t xml:space="preserve">Ludovic Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-013-9514-0⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 553, pp.47 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196300v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of optical and structural aging in As2S3 microstructured optical fibers on mid-infrared supercontinuum generation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phthalocyanine–titanate nanotubes: a promising nanocarrier detectable by optical imaging in the so-called imaging window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kibler</w:t>
+                <w:t xml:space="preserve">Jérémy Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Picot-Clémente</w:t>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Strutynski</w:t>
+                <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (9), pp.6315-6322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.023912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4ra13988g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154924v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of gelatin during electrodeposition of copper and tin-copper alloys from acid sulfate electrolyte</w:t>
               </w:r>
@@ -8845,319 +8845,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting and characterization of dodecylphosphonic acid on copper: Macro-tribological behavior and surface properties</w:t>
+                <w:t xml:space="preserve">Effect of Water Vapor on the Oxidation Mechanisms of a Commercial Stainless Steel for Interconnect Application in High Temperature Water Vapor Electrolysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Moustapha Moine</w:t>
+                <w:t xml:space="preserve">Maria Rosa Ardigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Roizard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Melot</w:t>
+                <w:t xml:space="preserve">Ioana Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Carpentier</w:t>
+                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henry Cornuault</w:t>
+                <w:t xml:space="preserve">Sylvain Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 232, pp.567 - 574. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (5), pp.495-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.06.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-012-9338-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993329v1</w:t>
+                <w:t xml:space="preserve">hal-01299728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Water Vapor on the Oxidation Mechanisms of a Commercial Stainless Steel for Interconnect Application in High Temperature Water Vapor Electrolysis.</w:t>
+                <w:t xml:space="preserve">Grafting and characterization of dodecylphosphonic acid on copper: Macro-tribological behavior and surface properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rosa Ardigo</w:t>
+                <w:t xml:space="preserve">Mohamed Moustapha Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Popa</w:t>
+                <w:t xml:space="preserve">Xavier Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
+                <w:t xml:space="preserve">Luc Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Weber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Pierre-Henry Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 79 (5), pp.495-505. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 232, pp.567 - 574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-012-9338-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299728v1</w:t>
+                <w:t xml:space="preserve">hal-00993329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical behaviour of copper-nickel alloys as immobilisation matrices for the storage of fission products in CO2-enriched synthetic groundwater</w:t>
               </w:r>
@@ -9953,51 +9953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Reaction Parameters on Composition and Morphology of Titanate Nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10191,64 +10191,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Electrochemical Studies and Surface Analysis on Worn Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Krawiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11124,603 +11124,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase mixture in MOCVD and reactive sputtering TiOxNy thin films revealed and quantified by XPS factorial analysis.</w:t>
+                <w:t xml:space="preserve">Surface modifications induced by nanosecond pulsed Nd:YAG laser irradiation of metallic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Guillot</w:t>
+                <w:t xml:space="preserve">Hui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Chappe</w:t>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2006.02.042⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201 (3-4), pp.1383-1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078961v1</w:t>
+                <w:t xml:space="preserve">emse-00505304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS and SIMS study of aluminium native oxide modifications induced by Q-switched Nd:YAG laser treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.E. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38 (4), pp.406-409. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.2181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sia.2181⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00076593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution of chromium-enriched inclusions and pitting corrosion of resulfurized stainless steels.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Heintz</w:t>
+                <w:t xml:space="preserve">Phase mixture in MOCVD and reactive sputtering TiOxNy thin films revealed and quantified by XPS factorial analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Oltra</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marie Chappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical Transactions A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54, pp.3067-3074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2006.02.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-006-0098-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079178v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modifications induced by nanosecond pulsed Nd:YAG laser irradiation of metallic substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissolution of chromium-enriched inclusions and pitting corrosion of resulfurized stainless steels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Krawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Oltra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Li</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 201 (3-4), pp.1383-1392. </w:t>
+              <w:t xml:space="preserve">Metallurgical Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37, pp.1541-1549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-006-0098-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00505304v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization of gallium droplets grown by LP-MOCVD.</w:t>
               </w:r>
@@ -11848,64 +11848,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase mixture in MOCVD and reactive sputtering TiOxNy thin films revealed and quantified by XPS spectra factorial analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Chappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11973,90 +11973,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the dissolution of MnS inclusions under free corrosion and potentiostatic conditions on the composition of passive films and the electrochemical behaviour of stainless steels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Krawiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Oltra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 51, pp.3235-3243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12461,51 +12461,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -12652,51 +12652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelle Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12777,51 +12777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelle Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12870,168 +12870,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of Au-TiO2 inverse opals for the visible light photocatalysis of dyes degradation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Thermodynamic modelling and experimental study of protective barriers against carbon diffusion during SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Palma De Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">19th Discussion Meeting on Thermodynamics of Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878314v1</w:t>
+                <w:t xml:space="preserve">hal-05609514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribochemical study of Ni62Nb33Zr5 metallic glass depending on the Cr content of steel counterparts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13053,717 +13053,842 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Applied Surface Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Mallorqua, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of indoor air pollutants using reactive sputtering/GLAD of tin oxide thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Arab Pour Yazdi</w:t>
+                <w:t xml:space="preserve">Atomic Layer Deposition of Au-TiO2 inverse opals for the visible light photocatalysis of dyes degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Birnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Electronic Conference on Chemical Sensors and Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online (Electronic Conference), Unknown Region</w:t>
+              <w:t xml:space="preserve">5th International Conference on Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Palma De Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814542v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal alumina scales on FeCrAl: characterization and growth mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Crisci</w:t>
+                <w:t xml:space="preserve">Detection of indoor air pollutants using reactive sputtering/GLAD of tin oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf El Mohajir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Arab Pour Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIth Symposium on High Temperature Corrosion and Protection of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">International Electronic Conference on Chemical Sensors and Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online (Electronic Conference), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388697v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des alumines de transition sur la résistance a l'oxydation de matériaux alumino-formeurs</w:t>
+                <w:t xml:space="preserve">Thermal alumina scales on FeCrAl: characterization and growth mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38èmes Journées d'Etude sur la Cinétique Hétérogène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, France</w:t>
+              <w:t xml:space="preserve">VIIth Symposium on High Temperature Corrosion and Protection of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194707v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface treatment and high temperature reactivity.</w:t>
+                <w:t xml:space="preserve">Rôle des alumines de transition sur la résistance a l'oxydation de matériaux alumino-formeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Houngninou</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.175-178</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38èmes Journées d'Etude sur la Cinétique Hétérogène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080687v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser growth and characterization of thin films on titanium substrates (Poster)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface treatment and high temperature reactivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Houngninou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Larpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.175-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Langlade</w:t>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-00080240v1</w:t>
+                <w:t xml:space="preserve">hal-00080687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pulsed laser growth and characterization of thin films on titanium substrates (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS IUMRS ICEM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nice, France, May 28-June 02, 2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les premiers instants de la croissance de films minces d'oxydes métalliques par MOCVD : Etude in situ de l'interface TiO2/Si par XPS-ARXPS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13808,51 +13933,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Conférence Francophone sur les Spectroscopies d'Electrons (ELSPEC 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13862,171 +13987,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for studying water vapor at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnet Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Buscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Chevalier ; Jérôme Favergeon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French activity on high temperature corrosion in water vapor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans Tech Publications</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-188, 2014, Materials Science Foundations, 978-3-03785-996-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14036,118 +14161,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different methods for evaluating the transmission function of a two-stage cylindrical mirror analizer in XPS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bracconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId520"/>
+      <w:footerReference w:type="default" r:id="rId525"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14294,51 +14419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Bouzid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acselectrochem.6c00014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Great Umenweke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pace" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;calt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15050501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hogston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01451D" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Vilar Soler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Gerami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04409" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529482v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jesus Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Casas-Acuna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Jimenez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106323" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106100v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poulain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure L&#233;onard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110858" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312473v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mongelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler St Clair" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090873" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Metais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134695" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225270" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109923" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santillan-Jimenez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harman-Ware" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202400222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629452v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pacorel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2024.147486" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dordor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136937" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04797206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Coelho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137281" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madigou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114427" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lescure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.05.070" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827805v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birnal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pochard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155213" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve. Mboyi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301456" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13101333" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Alami Mejjati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132453" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaying Ji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchun Jiang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiang Jiang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.06.065" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houeida Issa Hamoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Damacet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Assaad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c04905" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiov&#237;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2022.100282" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Sakkas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cote" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gavoille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rauch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12111711" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799955v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.135207" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Mohajir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arab Pour Yazdi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10100426" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526200v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Moreaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janak Prasad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mazeres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia-Marcelot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Zerbino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC04874K" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784092v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Malchow" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocholle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.2c00046" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728542v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Burlot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve D Mboyi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Doulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200285" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Tamin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chaumont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adnane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Carpanese" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Clematis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123674" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410837v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voltz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dem&#233;sy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-05621-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lerayer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.0c00062" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032110v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2020.05.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018991v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Silva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Qian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10010091" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491969v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Luo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Chi Chen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.06.284" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489502v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavkov&#225;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.06.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281487v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Qafsaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Et Taouil" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W Kendig" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cachet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-019-01329-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163532v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harender Bisht" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16796" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385148v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Krawiec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krystianiak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latkiewicz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.02.028" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPC1LB3P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295177v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mateos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Donga Tchanga&#239;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.9b00109" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296364v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mo&#239;se Suisse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b03601" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129925v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Et Taouil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallemand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.02.009" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550913v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viarbitskaya" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arocas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas-Des-Francs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rusakov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.009813" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563438v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunawan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moncea" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Keskes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201705786" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012389v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chouket" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bidault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khitouni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.10.098" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420055v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Rolle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gibault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj04370h" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857145v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Konev" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Istakova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Dembinska" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Skunik-Nuckowska" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2018.03.042" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634371v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanjer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco de Lucas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.065" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04022607v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.280" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4PT4HSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625668v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03029k" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570529v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanjer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavisse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Optasanu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorny" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.042" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546196v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Weeber" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markey" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.000394" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559916v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Khalil" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulanouar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.10.011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493504v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marcuzzo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sensidoni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piasente" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.020" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ4KRVS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273234v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Melot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roizard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.08.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471740v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V Konev" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V Lizgina" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lucas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.03.039" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968784v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cacucci" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsiaoussis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Potin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.053" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KLQ7TJ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263264v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Paris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra13988g" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114016v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aufaure R." TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lalatonne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Li&#232;vre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motte" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11847B" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196300v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Souquet-Grumey" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Barrault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tatibouet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9514-0" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154924v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouawad" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amrani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strutynski" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023912" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275394v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meudre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricq" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Hihn" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moutarlier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monnin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.04.050" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H7DLCW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993329v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moustapha Moine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roizard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Cornuault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.06.029" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ8FPN6K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299728v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Ardigo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9338-y" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZL4PB28-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814470v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mary" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alemany-Dumont" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Broudic" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.03.034" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZCJCPG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742714v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouvet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.05.017" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LZ2MT9H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420011v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Vorotyntsev" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.10.039" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579164v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.063" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNTN5TJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420008v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Vorotyntsev" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.06.001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662235v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00508-X" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZKZJVW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404290v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903195h" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382079v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247966v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponthiaux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wenger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2830954" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432371v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Genev&#232;s" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2008.05.010" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C07GLPN1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382078v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Przybylski" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juzon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borchardt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467820v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasilyeva" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Vorotyntsev" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezverkhyy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805423t" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4KS748F7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140219v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bamba" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wouters" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shimada" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841014v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouvard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korntheuer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.136" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZPSXPQ2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472404v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mertens" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nadal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyraud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078961v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chappe" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.02.042" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NP9NQH0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076593v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Roberts" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2181" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QDNTBXTL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079178v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chauveau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-006-0098-7" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQ9KHP3J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505304v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.02.012" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MX9ZHP4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475599v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.062" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF7NSK5X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267639v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023163v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.09.015" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-953C794V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144970v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Larpin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911392v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strehl" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desserrey" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2003.029" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123183v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Labachelerie M." TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298063v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nabha" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jia" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Filleter" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907763v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gagliardi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907749v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878314v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258040v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814542v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388697v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194707v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molins" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080687v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houngninou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Larpin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080240v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475376v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brevet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102962v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Gilles" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Buscail" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Evin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ttp.net/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447981v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bracconi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Bouzid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acselectrochem.6c00014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Vilar Soler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Gerami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c04409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089089v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Great Umenweke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pace" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;calt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15050501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hogston" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01451D" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529482v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jesus Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Casas-Acuna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Jimenez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106323" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106100v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poulain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure L&#233;onard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110858" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312473v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mongelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler St Clair" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090873" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Metais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134695" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772066v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225270" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Daudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109923" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santillan-Jimenez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harman-Ware" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202400222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629452v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pacorel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2024.147486" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dordor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136937" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04797206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.O. Coelho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137281" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madigou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114427" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lescure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.05.070" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827805v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Birnal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pochard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155213" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve. Mboyi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301456" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13101333" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799955v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.135207" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664259v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiov&#237;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2022.100282" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Sakkas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cote" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gavoille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rauch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12111711" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368969v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Alami Mejjati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132453" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Mohajir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arab Pour Yazdi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10100426" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaying Ji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchun Jiang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiang Jiang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.06.065" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767207v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houeida Issa Hamoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Damacet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Assaad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c04905" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526200v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Moreaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janak Prasad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mazeres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia-Marcelot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Zerbino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC04874K" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784092v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Malchow" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocholle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.2c00046" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728542v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Burlot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ve D Mboyi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Doulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200285" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Tamin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chaumont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adnane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410837v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vignal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voltz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dem&#233;sy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-05621-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811424v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Carpanese" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Clematis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123674" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lerayer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.0c00062" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032110v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2020.05.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018991v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Silva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Qian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10010091" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489502v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavkov&#225;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.06.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491969v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Luo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Chi Chen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.06.284" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02281487v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Qafsaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Et Taouil" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W Kendig" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cachet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-019-01329-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163532v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harender Bisht" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16796" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295177v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mateos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Donga Tchanga&#239;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.9b00109" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385148v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Krawiec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krystianiak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latkiewicz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.02.028" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPC1LB3P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129925v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Et Taouil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallemand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.02.009" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296364v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mo&#239;se Suisse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b03601" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550913v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viarbitskaya" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arocas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas-Des-Francs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rusakov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.009813" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563438v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gunawan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moncea" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Keskes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201705786" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012389v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chouket" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bidault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khitouni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.10.098" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420055v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D Rolle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gibault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj04370h" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857145v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Konev" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Istakova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Dembinska" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Skunik-Nuckowska" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2018.03.042" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04022607v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.280" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4PT4HSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625668v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03029k" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634371v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanjer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco de Lucas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.065" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570529v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanjer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavisse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Optasanu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorny" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.07.042" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546196v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Weeber" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Markey" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.000394" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559916v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Khalil" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boulanouar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.10.011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493504v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marcuzzo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sensidoni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piasente" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.020" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ4KRVS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273234v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Melot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roizard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.08.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471740v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V Konev" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V Lizgina" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lucas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.03.039" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114016v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aufaure R." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lalatonne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Li&#232;vre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Motte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11847B" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196300v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Souquet-Grumey" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Barrault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tatibouet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-013-9514-0" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154924v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouawad" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amrani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strutynski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023912" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968784v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cacucci" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsiaoussis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Potin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.053" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KLQ7TJ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263264v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Paris" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra13988g" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275394v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meudre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricq" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Hihn" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moutarlier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monnin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.04.050" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H7DLCW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299728v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Ardigo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9338-y" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZL4PB28-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993329v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moustapha Moine" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roizard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Cornuault" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.06.029" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ8FPN6K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814470v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mary" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alemany-Dumont" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Broudic" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.03.034" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZCJCPG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742714v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouvet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.05.017" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LZ2MT9H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420011v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Vorotyntsev" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.10.039" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579164v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.063" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNTN5TJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420008v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Vorotyntsev" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.06.001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662235v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00508-X" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZKZJVW3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404290v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903195h" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382079v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galerie" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247966v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponthiaux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wenger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2830954" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432371v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Genev&#232;s" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2008.05.010" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C07GLPN1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382078v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Przybylski" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Juzon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borchardt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467820v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasilyeva" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Vorotyntsev" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezverkhyy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805423t" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4KS748F7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140219v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bamba" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wouters" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shimada" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841014v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jouvard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korntheuer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.136" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZPSXPQ2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472404v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mertens" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nadal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyraud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505304v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Oltra" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.02.012" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MX9ZHP4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076593v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Roberts" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2181" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QDNTBXTL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078961v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chappe" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.02.042" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NP9NQH0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079178v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oltra" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chauveau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-006-0098-7" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQ9KHP3J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475599v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.062" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF7NSK5X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267639v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023163v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.09.015" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-953C794V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144970v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Larpin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911392v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strehl" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desserrey" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2003.029" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123183v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Labachelerie M." TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298063v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nabha" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jia" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Filleter" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907763v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gagliardi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907749v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609514v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258040v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878314v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814542v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388697v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194707v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Molins" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080687v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houngninou" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Larpin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080240v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475376v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brevet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102962v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Gilles" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Buscail" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Evin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ttp.net/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447981v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bracconi" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>