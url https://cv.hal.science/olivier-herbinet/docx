--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -109,1813 +109,1813 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase oxidation chemistry of the three cresol isomers</w:t>
+                <w:t xml:space="preserve">Cool-flame chemistry of the representative bio-hybrid fuel 1,3-dioxane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">Jiabiao Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismahane Meziane</w:t>
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delort</w:t>
+                <w:t xml:space="preserve">Huanhuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+                <w:t xml:space="preserve">Weiye Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+                <w:t xml:space="preserve">Cheng Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Reaction Kinetics and Mechanism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 51, </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 283, pp.114545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48130/prkm-0025-0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490379v1</w:t>
+                <w:t xml:space="preserve">hal-05421972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cool-flame chemistry of the representative bio-hybrid fuel 1,3-dioxane</w:t>
+                <w:t xml:space="preserve">Thermodynamic modelling of dissociating Al2Br6 and Al2Cl6 used as reactive working fluids in thermodynamic cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiabiao Zou</w:t>
+                <w:t xml:space="preserve">Julien Joliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+                <w:t xml:space="preserve">Konstantin Samukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanhuan Wang</w:t>
+                <w:t xml:space="preserve">Rachid Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiye Chen</w:t>
+                <w:t xml:space="preserve">Thijs J.H. Vlugt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Xie</w:t>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 283, pp.114545. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.114661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2026.114661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421972v1</w:t>
+                <w:t xml:space="preserve">hal-05494161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modelling of dissociating Al2Br6 and Al2Cl6 used as reactive working fluids in thermodynamic cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas-phase oxidation chemistry of the three cresol isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Joliat</w:t>
+                <w:t xml:space="preserve">Ismahane Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Samukov</w:t>
+                <w:t xml:space="preserve">Nicolas Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Hadjadj</w:t>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thijs J.H. Vlugt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.114661. </w:t>
+              <w:t xml:space="preserve">Progress in Reaction Kinetics and Mechanism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 51, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2026.114661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48130/prkm-0025-0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494161v1</w:t>
+                <w:t xml:space="preserve">hal-05490379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fundamental investigation of the pyrolysis chemistry of oxymethylene ethers. Part II: Experiments and comprehensive model analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multimodal Learning Model based on a QSPR approach for the estimation of RON, MON and CN, for any C, H, O hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin de Ras</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nicolas Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114122⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.133438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016854v1</w:t>
+                <w:t xml:space="preserve">hal-04774114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and quantification of hydroperoxides and radicals within stabilized cool flames by means of SVUV-PEPICO spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fundamental investigation of the pyrolysis chemistry of Oxymethylene Ethers. Part I: Quantum chemical calculations and kinetic model development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin de Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Batut</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Demaux</w:t>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CP00887E⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 275, pp.114121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131050v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal Learning Model based on a QSPR approach for the estimation of RON, MON and CN, for any C, H, O hydrocarbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling study of the laminar burning velocity of C7-C9 aromatic hydricarbons and C7-C8 aromatic oxygenates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.133438⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 273, pp.113915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774114v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fundamental investigation of the pyrolysis chemistry of Oxymethylene Ethers. Part I: Quantum chemical calculations and kinetic model development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Conformational effects in the identification and quantification of ketohydroperoxides in the oxidation of n-pentane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deshan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiabin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114121⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.1241-1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp04184d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016791v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of the laminar burning velocity of C7-C9 aromatic hydricarbons and C7-C8 aromatic oxygenates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conformational fluxionality of long-chain alkene clusters in the gas phase evidenced from a combined experimental and theoretical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G A Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113915⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162 (7), pp.074302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0252957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350822v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational effects in the identification and quantification of ketohydroperoxides in the oxidation of n-pentane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dongyang Li</w:t>
+                <w:t xml:space="preserve">Unraveling cool-flame chemistry in tetrahydropyran oxidation: SVUV-PEPICO spectroscopy and computational insights into oxygenated heterocycle-dependent reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiabiao Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deshan Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiabin Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp04184d⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 282, pp.114502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870430v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational fluxionality of long-chain alkene clusters in the gas phase evidenced from a combined experimental and theoretical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale modeling of dimerization thermodynamics of formic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika O Wasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lasala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Herbinet</w:t>
+                <w:t xml:space="preserve">Konstantin Samukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Arnoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G A Garcia</w:t>
+                <w:t xml:space="preserve">Sofía Calero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0252957⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 594, pp.114356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2025.114356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012266v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation and kinetic modeling of ozone-initiated oxidation of ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 505, pp.159528. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2025.159528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of dimerization thermodynamics of formic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fundamental investigation of the pyrolysis chemistry of oxymethylene ethers. Part II: Experiments and comprehensive model analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin de Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Eschenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominika O Wasik</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sofía Calero</w:t>
+                <w:t xml:space="preserve">Marvin Kusenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2025.114356⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 275, pp.114122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064689v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling cool-flame chemistry in tetrahydropyran oxidation: SVUV-PEPICO spectroscopy and computational insights into oxygenated heterocycle-dependent reactivity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">Detection and quantification of hydroperoxides and radicals within stabilized cool flames by means of SVUV-PEPICO spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Thomas Panaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+                <w:t xml:space="preserve">Pascal Demaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 282, pp.114502. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CP00887E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359434v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of thermodynamics at different scales to describe the behaviour of fast reacting binary mixtures in vapour-liquid equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Samukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mert Polat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 483, pp.148961. </w:t>
@@ -2005,51 +2005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Framinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 362, pp.130832. </w:t>
@@ -2087,90 +2087,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-Hexene Ozonolysis across Atmospheric and Combustion Temperatures via Synchrotron-Based Photoelectron Spectroscopy and Chemical Ionization Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avinash Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabbia Asgher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2247,51 +2247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Stagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suphaporn Arunthanayothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2390,51 +2390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Belut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2485,90 +2485,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cool-flame chemistry of tetrahydropyran: Insights into oxygenated heterocyclic ring dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiabiao Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiye Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhandong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2619,90 +2619,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modelling study of phenol combustion and oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismahane Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2749,90 +2749,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing 1-Hexene Reactivity Under Inhibitive Temperatures Using Ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2877,2506 +2877,2506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the chain-branching process in the low-temperature oxidation of 1-hexene with synchrotron-based PEPICO spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the Development of Descriptor-Based Machine Learning Models for Thermodynamic Properties: Part 1-From Data Collection to Model Construction: Understanding of the Methods and Their Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Tbatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lasala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Meimaroglou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113065⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.3325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr11123325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234675v1</w:t>
+                <w:t xml:space="preserve">hal-04314728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling investigation of partial oxidation of gasification tars</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Low- and intermediate-temperature ammonia/hydrogen oxidation in a flow reactor: Experiments and a wide-range kinetic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suphaporn Arunthanayothin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dehue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 351, pp.128990. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 471, pp.144577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128990)⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.144577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311234v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Development of Descriptor-Based Machine Learning Models for Thermodynamic Properties: Part 1-From Data Collection to Model Construction: Understanding of the Methods and Their Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">On the Development of Descriptor-Based Machine Learning Models for Thermodynamic Properties: Part 2—Applicability Domain and Outliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Meimaroglou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr11123325⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (12), pp.573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a16120573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314728v1</w:t>
+                <w:t xml:space="preserve">hal-04384135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low- and intermediate-temperature ammonia/hydrogen oxidation in a flow reactor: Experiments and a wide-range kinetic modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suphaporn Arunthanayothin</w:t>
+                <w:t xml:space="preserve">Experimental and Updated Kinetic Modeling Study of Neopentane Low Temperature Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingzhi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shijun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janney Debleza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiye Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dehue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+                <w:t xml:space="preserve">Qiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 471, pp.144577. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (9), pp.2113-2122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.144577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c03795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168266v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Development of Descriptor-Based Machine Learning Models for Thermodynamic Properties: Part 2—Applicability Domain and Outliers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Combined Experimental and Modeling Study on Isopropyl Nitrate Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ujué Alzueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a16120573⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (9), pp.2123-2135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c06708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384135v1</w:t>
+                <w:t xml:space="preserve">hal-04015966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Updated Kinetic Modeling Study of Neopentane Low Temperature Oxidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative study of the oxidation of toluene and the three isomers of xylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismahane Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c03795⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 257 (2), pp.113046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015940v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combined Experimental and Modeling Study on Isopropyl Nitrate Pyrolysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Possible use as biofuels of monoaromatic oxygenates produced by lignin catalytic conversion: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">María Ujué Alzueta</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c06708⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 408, pp.150-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2022.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015966v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible use as biofuels of monoaromatic oxygenates produced by lignin catalytic conversion: A review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Refining the chain-branching process in the low-temperature oxidation of 1-hexene with synchrotron-based PEPICO spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Sang</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2022.06.006⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 258 (2), pp.113065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853384v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of the oxidation of toluene and the three isomers of xylene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling investigation of partial oxidation of gasification tars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Schnitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillain Mauviel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 257 (2), pp.113046. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351, pp.128990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128990)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227772v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical kinetics of cyclic ethers in combustion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Accounting for molecular flexibility in photoionization: case of tert-butyl hydroperoxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongming Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bloino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pecs.2022.101019⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Physical Chemistry Chemical Physics, 24 (18), pp.10826-10837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp00929c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781057v1</w:t>
+                <w:t xml:space="preserve">hal-03826730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of acetone combustion</w:t>
+                <w:t xml:space="preserve">Ozone-assisted oxidation of ethylene in a jet-stirred reactor: An experimental and modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismahane Meziane</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112416⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 806 (18), pp.139986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2022.139986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847113v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for molecular flexibility in photoionization: case of tert-butyl hydroperoxide</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An experimental, theoretical and kinetic-modeling study of hydrogen sulfide pyrolysis and oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suphaporn Arunthanayothin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Pratali Maffei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp00929c⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 446 (1), pp.136723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.136723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826730v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone-assisted oxidation of ethylene in a jet-stirred reactor: An experimental and modeling study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Product Identification in the Low-Temperature Oxidation of Cyclohexane Using a Jet-Stirred Reactor in Combination with SVUV-PEPICO Analysis and Theoretical Quantum Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (34), pp.5784-5799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2022.139986⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03847088v1</w:t>
+                <w:t xml:space="preserve">hal-03827417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental, theoretical and kinetic-modeling study of hydrogen sulfide pyrolysis and oxidation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Experimental Study of the Pyrolysis and the Oxidation of Ethylene Glycol and Propylene Glycol in a Jet-Stirred Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suphaporn Arunthanayothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (22), pp.13678-13687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c02813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.136723⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03806499v1</w:t>
+                <w:t xml:space="preserve">hal-03898751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Identification in the Low-Temperature Oxidation of Cyclohexane Using a Jet-Stirred Reactor in Combination with SVUV-PEPICO Analysis and Theoretical Quantum Calculations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental Evidence for the Elusive Ketohydroperoxide Pathway and the Formation of Glyoxal in Ethylene Ozonolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (34), pp.5784-5799. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2CC05229F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827417v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study of the Pyrolysis and the Oxidation of Ethylene Glycol and Propylene Glycol in a Jet-Stirred Reactor</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variable pressure JSR study of low temperature oxidation chemistry of n-heptane by synchrotron photoionization mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiye Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qimei Di</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c02813⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240, pp.111946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898751v1</w:t>
+                <w:t xml:space="preserve">hal-03563268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence for the Elusive Ketohydroperoxide Pathway and the Formation of Glyoxal in Ethylene Ozonolysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the use of ammonia as a fuel – A perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Bartocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alon Grinberg Dana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CC05229F⟩</w:t>
+              <w:t xml:space="preserve">Fuel Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.100064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2022.100064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847142v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable pressure JSR study of low temperature oxidation chemistry of n-heptane by synchrotron photoionization mass spectrometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Qimei Di</w:t>
+                <w:t xml:space="preserve">Chemical kinetics of cyclic ethers in combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Xie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111946⟩</w:t>
+              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 92, pp.101019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pecs.2022.101019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563268v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of ammonia as a fuel – A perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling study of acetone combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismahane Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, pp.100064. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 257 (1), pp.112416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2022.100064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675905v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-chemical engines: Unexploited high-potential energy converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arpentinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5453,90 +5453,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: A first combined theoretical and electron-ion coincidence mass spectrometry study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Gouid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (1), pp.309-319. </w:t>
@@ -5568,377 +5568,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02918741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis and Combustion Chemistry of Pyrrole, a Reference Component for Bio-oil Surrogates: Jet-Stirred Reactor Experiments and Kinetic Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ammonia-methane interaction in jet-stirred and flow reactors: An experimental and kinetic modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suphaporn Arunthanayothin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Pelucchi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Stagni</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziano Faravelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c03874⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.07.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416318v1</w:t>
+                <w:t xml:space="preserve">hal-03196454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia-methane interaction in jet-stirred and flow reactors: An experimental and kinetic modeling study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyrolysis and Combustion Chemistry of Pyrrole, a Reference Component for Bio-oil Surrogates: Jet-Stirred Reactor Experiments and Kinetic Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pelucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suphaporn Arunthanayothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Stagni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tiziano Faravelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (9), pp.7265-7284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.07.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c03874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196454v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet-Stirred Reactor Study of Low-Temperature Neopentane Oxidation: A Combined Theoretical, Chromatographic, Mass Spectrometric, and PEPICO Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janney Debleza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (23), pp.19689-19704. </w:t>
@@ -5970,6108 +5970,6108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental, theoretical and kinetic-modeling study of the gas-phase oxidation of ammonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and modeling study of benzaldehyde oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Namysl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pelucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pratali Maffei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Stagni</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9re00429g⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211, pp.124-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561951v1</w:t>
+                <w:t xml:space="preserve">hal-02311861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of benzaldehyde oxidation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and kinetic modeling study of the pyrolysis and oxidation of diethylamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pratali Maffei</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cato A.R. Pappijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence H Vermeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben van de Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Stagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.09.024⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 275, pp.117744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.117744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311861v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and kinetic modeling study of the pyrolysis and oxidation of diethylamine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence H Vermeire</w:t>
+                <w:t xml:space="preserve">Isomer-sensitive characterization of low temperature oxidation reaction products by coupling a jet-stirred reactor to an electron/ion coincidence spectrometer: case of n-pentane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Gouid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben van de Vijver</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">Gustavo Adolfo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 275, pp.117744. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.1222-1241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.117744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CP04992D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888498v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomer-sensitive characterization of low temperature oxidation reaction products by coupling a jet-stirred reactor to an electron/ion coincidence spectrometer: case of n-pentane</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An experimental and modeling study of the oxidation of n-heptane, ethylbenzene, n-butylbenzene in a jet-stirred reactor at pressures up to 10 bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Adolfo Garcia</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CP04992D⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/kin.21417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403856v1</w:t>
+                <w:t xml:space="preserve">hal-03196696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and modeling study of the oxidation of n-heptane, ethylbenzene, n-butylbenzene in a jet-stirred reactor at pressures up to 10 bar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Detailed experimental and kinetic modeling study of 3‐carene pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vermeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben van de Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/kin.21417⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 52, pp.785 - 795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/kin.21400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196696v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed experimental and kinetic modeling study of 3‐carene pyrolysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into nitromethane combustion from detailed kinetic modeling – Pyrolysis experiments in jet-stirred and flow reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Vermeire</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Krishna Prasad Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/kin.21400⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 261, pp.116349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032789v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into nitromethane combustion from detailed kinetic modeling – Pyrolysis experiments in jet-stirred and flow reactors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combustion of n-C3-C6 Linear Alcohols: An Experimental and Kinetic Modeling Study. Part II: Speciation Measurements in a Jet-Stirred Reactor, Ignition Delay Time Measurements in a Rapid Compression Machine, Model Validation, and Kinetic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Seidel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+                <w:t xml:space="preserve">M Pelucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Namysl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ranzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116349⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (11), pp.14708-14725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320515v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion of n-C3-C6 linear alcohols: an experimental and kinetic modeling study. Part I: reaction classes, rate rules, model lumping and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Pelucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Namysl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ranzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Namysl</w:t>
+                <w:t xml:space="preserve">A Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion of n-C3-C6 Linear Alcohols: An Experimental and Kinetic Modeling Study. Part II: Speciation Measurements in a Jet-Stirred Reactor, Ignition Delay Time Measurements in a Rapid Compression Machine, Model Validation, and Kinetic Analysis</w:t>
+                <w:t xml:space="preserve">The role of chemistry in the oscillating combustion of hydrocarbons: An experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pelucchi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C Rizzo</w:t>
+                <w:t xml:space="preserve">A. Stagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L A Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K M van Geem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G B Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02252⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 385, pp.123401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032776v1</w:t>
+                <w:t xml:space="preserve">hal-02434686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of chemistry in the oscillating combustion of hydrocarbons: An experimental and theoretical study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K M van Geem</w:t>
+                <w:t xml:space="preserve">Elevated pressure low-temperature oxidation of linear five-heavy-atom fuels: diethyl ether, n-pentane, and their mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G B Marin</w:t>
+                <w:t xml:space="preserve">Yuyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meirong Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123401⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Zeitschrift für Physikalische Chemie, 234 (7-9), pp.1269-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zpch-2020-1613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434686v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated pressure low-temperature oxidation of linear five-heavy-atom fuels: diethyl ether, n-pentane, and their mixture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julia Pieper</w:t>
+                <w:t xml:space="preserve">An experimental, theoretical and kinetic-modeling study of the gas-phase oxidation of ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Qi</w:t>
+                <w:t xml:space="preserve">Carlo Cavallotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suphaporn Arunthanayothin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Zeitschrift für Physikalische Chemie, 234 (7-9), pp.1269-1293. </w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.696-711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/zpch-2020-1613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9re00429g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027468v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the low-temperature chemistry of di-n-butyl ether: Detection of previously unobserved intermediates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring hydroperoxides in combustion: History, recent advances and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Wullenkord</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Zhandong R Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.08.022⟩</w:t>
+              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.132-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pecs.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277940v1</w:t>
+                <w:t xml:space="preserve">hal-02161003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring hydroperoxides in combustion: History, recent advances and perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">First Study of the Pyrolysis of a Halogenated Ester: Methyl Chloroacetate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pecs.2019.02.003⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (22), pp.9331-9338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b01251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161003v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Study of the Pyrolysis of a Halogenated Ester: Methyl Chloroacetate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of Bath Gas and NO x Addition on n -Pentane Low-Temperature Oxidation in a Jet-Stirred Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Marrodán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lubrano Lavadera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara de Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b01251⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (6), pp.5655-5663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.9b00536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158092v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first evaluation of butanoic and pentanoic acid oxidation kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Namysl</w:t>
+                <w:t xml:space="preserve">First detection of a key intermediate in the oxidation of fuel + NO systems: HONO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Marrodán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Pelucchi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Yu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tiziano Faravelli</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María U Alzueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa Fittschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 719, pp.22-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2019.01.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.05.090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02158108v1</w:t>
+                <w:t xml:space="preserve">hal-02321963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Bath Gas and NO x Addition on n -Pentane Low-Temperature Oxidation in a Jet-Stirred Reactor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A first evaluation of butanoic and pentanoic acid oxidation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Namysl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pelucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mara de Joannon</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Frassoldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziano Faravelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.9b00536⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 373, pp.973-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.05.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161012v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First detection of a key intermediate in the oxidation of fuel + NO systems: HONO</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Probing the low-temperature chemistry of di-n-butyl ether: Detection of previously unobserved intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wullenkord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christa Fittschen</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meirong Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 719, pp.22-26. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 210, pp.9-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2019.01.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321963v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sensitizing effects of NO 2 and NO on methane low temperature oxidation in a jet stirred reactor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Low-temperature gas-phase oxidation of diethyl ether: Fuel reactivity and fuel-specific products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Assaf</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wullenkord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meirong Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37, pp.667-675. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.115⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 37, pp.511-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922893v1</w:t>
+                <w:t xml:space="preserve">hal-01922883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylcyclohexane pyrolysis and oxidation in a jet-stirred reactor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study of thermal decomposition of bromoethane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 136, pp.199-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922891v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and kinetic modelling study of n -C 4 C 6 aldehydes oxidation in a jet-stirred reactor</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling study of the pyrolysis and combustion of dimethoxymethane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence H Vermeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy B Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.087⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 190, pp.270-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922901v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature gas-phase oxidation of diethyl ether: Fuel reactivity and fuel-specific products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The thermal decomposition of furfural: molecular chemistry unraveled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence H Vermeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Meirong Zeng</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy B Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37, pp.511-519. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.135⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 37, pp.445-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922883v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of thermal decomposition of bromoethane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">A study of chlorobenzene pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Bockhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.10.005⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.399-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922909v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of tetrahydrofuran low-temperature oxidation based on theoretically calculated rate constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrià Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin M van Geem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 191, pp.252-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermal decomposition of furfural: molecular chemistry unraveled</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Oscillatory Behavior in Methane Combustion: Influence of the Operating Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lubrano Lavadera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy B Marin</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pelucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.119⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.10088 - 10099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.8b00967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922886v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of chlorobenzene pyrolysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic Study of the Pyrolysis and Oxidation of Guaiacol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nowakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (39), pp.7894 - 7909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b06301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922877v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of the pyrolysis and combustion of dimethoxymethane</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The sensitizing effects of NO 2 and NO on methane low temperature oxidation in a jet stirred reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marrodán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy B Marin</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.12.001⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.667-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676234v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory Behavior in Methane Combustion: Influence of the Operating Parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Song</w:t>
+                <w:t xml:space="preserve">An experimental and kinetic modelling study of n -C 4 C 6 aldehydes oxidation in a jet-stirred reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pelucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Namysl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sabia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Eliseo Ranzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Frassoldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Pelucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.8b00967⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.389-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905473v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Study of the Pyrolysis and Oxidation of Guaiacol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methylcyclohexane pyrolysis and oxidation in a jet-stirred reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Bissoonauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhandong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nowakowska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">Samah y Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dufour</w:t>
+                <w:t xml:space="preserve">Jui-Yang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bingjie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (39), pp.7894 - 7909. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.409-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b06301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921769v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and modelling study of n-pentane oxidation in two jet-stirred reactors: The importance of pressure-dependent kinetics and new reaction pathways</w:t>
+                <w:t xml:space="preserve">Gas-Phase Oxidation of Methyl-10-undecenoate in a Jet-Stirred Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Bugler</w:t>
+                <w:t xml:space="preserve">Xiangzan Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rodriguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+                <w:t xml:space="preserve">Lucie Coniglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir Togbé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tianyou Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36, pp.441 - 448. </w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (10), pp.711-728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/kin.21109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464180v1</w:t>
+                <w:t xml:space="preserve">hal-01669135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Oxidation of Methyl-10-undecenoate in a Jet-Stirred Reactor</w:t>
+                <w:t xml:space="preserve">Measuring hydroperoxide chain-branching agents during n-pentane low-temperature oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangzan Meng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anne R Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhandong R Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Coniglio</w:t>
+                <w:t xml:space="preserve">Fei R Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianyou Wang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christa R Fittschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (10), pp.711-728. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.333 - 342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/kin.21109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669135v1</w:t>
+                <w:t xml:space="preserve">hal-01464175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring hydroperoxide chain-branching agents during n-pentane low-temperature oxidation</w:t>
+                <w:t xml:space="preserve">Hydroperoxide Measurements During Low-Temperature Gas-Phase Oxidation of n-Heptane and n-Decane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne R Rodriguez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christa R Fittschen</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzan Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa Fittschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhandong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (9), pp.1861-1876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b10378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464175v1</w:t>
+                <w:t xml:space="preserve">hal-01676244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroperoxide Measurements During Low-Temperature Gas-Phase Oxidation of n-Heptane and n-Decane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental and kinetic modeling study of the pyrolysis and oxidation of 1,5-hexadiene: The reactivity of allylic radicals and their role in the formation of aromatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence H Vermeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben de Bruycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zhandong Wang</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (9), pp.1861-1876. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 208, pp.779-790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b10378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676244v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and kinetic modeling study of the pyrolysis and oxidation of 1,5-hexadiene: The reactivity of allylic radicals and their role in the formation of aromatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence H Vermeire</w:t>
+                <w:t xml:space="preserve">Revisiting 1-hexene low-temperature oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzan Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyou Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben de Bruycker</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.07.042⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 181, pp.283-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575555v1</w:t>
+                <w:t xml:space="preserve">hal-01626412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting 1-hexene low-temperature oxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">A study of the low-temperature oxidation of a long chain aldehyde: n-hexanal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.03.031⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.365-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626412v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the low-temperature oxidation of a long chain aldehyde: n-hexanal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling study of 1-octene jet stirred reactor oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzan Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyou Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.047⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207, pp.763-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.06.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464172v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of 1-octene jet stirred reactor oxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An experimental and modelling study of n-pentane oxidation in two jet-stirred reactors: The importance of pressure-dependent kinetics and new reaction pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir Togbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 207, pp.763-775. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.441 - 448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.06.128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565730v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diethyl ether pyrolysis study in a jet-stirred reactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Study of the Formation of the First Aromatic Rings in the Pyrolysis of Cyclopentene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhandong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121, pp.173 - 176. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (5), pp.668-682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2016.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b09203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433850v1</w:t>
+                <w:t xml:space="preserve">hal-01305110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Formation of the First Aromatic Rings in the Pyrolysis of Cyclopentene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">An updated experimental and kinetic modeling study of n-heptane oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuiwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Banyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry J. Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodriguez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhandong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b09203⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172, pp.116-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305110v1</w:t>
+                <w:t xml:space="preserve">hal-01349454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated experimental and kinetic modeling study of n-heptane oxidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the reactivity of unsaturated alcohols: Experimental and kinetic modeling study of the pyrolysis and oxidation of 3-methyl-2-butenol and 3-methyl-3-butenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben de Bruycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin M. van Geem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 172, pp.116-135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.06.028⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 171, pp.237-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349454v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling investigation of the effect of the unsaturation degree on the gas-phase oxidation of fatty acid methyl esters found in biodiesel fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Frassoldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziano Faravelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 164, pp.346-362. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2015.11.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the reactivity of unsaturated alcohols: Experimental and kinetic modeling study of the pyrolysis and oxidation of 3-methyl-2-butenol and 3-methyl-3-butenol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Diethyl ether pyrolysis study in a jet-stirred reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kevin M. van Geem</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 171, pp.237-251. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.173 - 176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2016.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349463v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Kinetic Modeling Study of 2-Methyl-2-Butene: Allylic Hydrocarbon Kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Modeling Investigation of the Low-Temperature Oxidation of Dimethyl Ether</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles K. Westbrook</w:t>
+                <w:t xml:space="preserve">Ophélie Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William J. Pitz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119 (28), pp.7462-7480. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b00687⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 119, pp.7905-7923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b01939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178244v1</w:t>
+                <w:t xml:space="preserve">hal-01178238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Modeling Investigation of the Low-Temperature Oxidation of Dimethyl Ether</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparison study of the gas-phase oxidation of alkylbenzenes and alkylcyclohexanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b01939⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131, pp.49-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178238v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison study of the gas-phase oxidation of alkylbenzenes and alkylcyclohexanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The oxidation of large alkylbenzenes: An experimental and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.03.026⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.349 - 356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144243v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oxidation of large alkylbenzenes: An experimental and modeling study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling study of burning velocities for alkyl aromatic components relevant to diesel fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 35, pp.349 - 356. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.087⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 35, pp.341 - 348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099843v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of burning velocities for alkyl aromatic components relevant to diesel fuels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of Tetrahydrofuran Oxidation and Ignition in Low-Temperature Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed A. Boumehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35, pp.341 - 348. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (9), pp.6118-6125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5b01057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099836v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Tetrahydrofuran Oxidation and Ignition in Low-Temperature Conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and Kinetic Modeling Study of 2-Methyl-2-Butene: Allylic Hydrocarbon Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Yu</w:t>
+                <w:t xml:space="preserve">Charles K. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed A. Boumehdi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">William J. Pitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (9), pp.6118-6125. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (28), pp.7462-7480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5b01057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b00687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266247v1</w:t>
+                <w:t xml:space="preserve">hal-01178244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and modeling study of propene oxidation. Part 1: Speciation measurements in jetstirred and flow reactors</w:t>
               </w:r>
@@ -12083,51 +12083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinéad M. Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12191,51 +12191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in Understanding Low-Temperature Organic Compound Oxidation Using a Jet-Stirred Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12295,77 +12295,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed kinetic study of anisole pyrolysis and oxidation to understand tar formation during biomass combustion and gasification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Nowakowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 161, pp.1474-1488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12393,364 +12393,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Products from the Oxidation of Linear Isomers of Hexene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigation of the Low Temperature Oxidation of the Five Isomers of Hexane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhandong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanjun Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118, pp.673-683. </w:t>
+              <w:t xml:space="preserve">, 2014, 118 (30), pp.5573-5594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp4107102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp503772h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022632v1</w:t>
+                <w:t xml:space="preserve">hal-01056660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Low Temperature Oxidation of the Five Isomers of Hexane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Products from the Oxidation of Linear Isomers of Hexene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanjun Cheng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (30), pp.5573-5594. </w:t>
+              <w:t xml:space="preserve">, 2014, 118, pp.673-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp503772h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp4107102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056660v1</w:t>
+                <w:t xml:space="preserve">hal-01022632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature oxidation of benzene and toluene in mixture with n-decane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12836,51 +12836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12970,64 +12970,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pranay Morajkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15, pp.19686-19698. </w:t>
@@ -13059,373 +13059,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and detailed chemical kinetic modelling study of 2-methyl furan oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combustion chemical kinetics of biodiesel and related compounds (methyl and ethyl esters): Experiments and modeling - Advances and future refinements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Coniglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kieran P. Somers</w:t>
+                <w:t xml:space="preserve">Hayet Hayet Bennadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John M. Simmie</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.113⟩</w:t>
+              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39, pp.340-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pecs.2013.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842649v1</w:t>
+                <w:t xml:space="preserve">hal-00846052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion chemical kinetics of biodiesel and related compounds (methyl and ethyl esters): Experiments and modeling - Advances and future refinements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Coniglio</w:t>
+                <w:t xml:space="preserve">An experimental and detailed chemical kinetic modelling study of 2-methyl furan oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran P. Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Simmie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayet Hayet Bennadji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">Ultan Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Billaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 39, pp.340-382. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.225-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pecs.2013.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846052v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and modeling study of the low- and high-temperature oxidation of cyclohexane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">combsution and flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160, pp.2319-2332. </w:t>
@@ -13463,103 +13463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimental evidence and modeling study of the ethylbenzene oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Sayeed Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (1), pp.325-333. </w:t>
@@ -13597,77 +13597,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive experimental and detailed chemical kinetic modelling study of 2,5-dimethylfuran pyrolysis and oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieran P. Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John M. Simmie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Conroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13744,90 +13744,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of some stable species during the oxidation of methane by coupling a jet-stirred reactor (JSR) to cw-CRDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiheb Bahrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christa Fittschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 534, pp.1-7. </w:t>
@@ -13865,77 +13865,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed Product Analysis during Low- and Intermediate-Temperature Oxidation of Ethylcyclohexane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Sayeed Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13995,103 +13995,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling investigation of the low-temperature oxidation of n-heptane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 159, pp.3455-3471. </w:t>
@@ -14129,103 +14129,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling study of the oxidation of n-butylbenzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kotaro Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 159 (4), pp.1399-1416. </w:t>
@@ -14276,90 +14276,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Low Temperature Oxidation of Propane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116, pp.12214-12228. </w:t>
@@ -14397,103 +14397,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of flat-flame velocities of diethyl ether in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne K. Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 43, pp.140-145. </w:t>
@@ -14544,90 +14544,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Hydrogen Peroxide during the Low-Temperature Oxidation of Alkanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiheb Bahrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christa Fittschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 134 (29), pp.11944-11947. </w:t>
@@ -14659,1009 +14659,1009 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of Laminar Flame Velocity for Components of Natural Gas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mass spectra of cyclic ethers formed in the low-temperature oxidation of a series of n-alkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef200707h⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (2), pp.528-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2010.09.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776646v1</w:t>
+                <w:t xml:space="preserve">hal-00724937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectra of cyclic ethers formed in the low-temperature oxidation of a series of n-alkanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Detailed chemical kinetic reaction mechanism for biodiesel components methyl stearate and methyl oleate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitral V. Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie K. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Pitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2010.09.047⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.383-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724937v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed chemical kinetic reaction mechanism for biodiesel components methyl stearate and methyl oleate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Detailed product analysis during the low temperature oxidation of n-butane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 33, pp.383-389. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp. 296-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C0CP00539H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849457v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed product analysis during the low temperature oxidation of n-butane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling study of the thermal decomposition of methyl decanoate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13, pp. 296-308. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158 (7), pp.1288-1300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0CP00539H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602156v1</w:t>
+                <w:t xml:space="preserve">hal-00724939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of the thermal decomposition of methyl decanoate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Towards cleaner combustion engines through groundbreaking detailed chemical kinetic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blurock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.11.009⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0CS00207K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724939v1</w:t>
+                <w:t xml:space="preserve">hal-00602695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards cleaner combustion engines through groundbreaking detailed chemical kinetic models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+                <w:t xml:space="preserve">Modeling study of the low-temperature oxidation of large methyl esters from C11 to C19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hichem Hakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Fournet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0CS00207K⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.391-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.07.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602695v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling study of the low-temperature oxidation of large methyl esters from C11 to C19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Detailed chemical kinetic reaction mechanisms for soy and rapeseed biodiesel fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie K. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitral V. Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Pitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 33 (1), pp.391-398. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158 (4), pp.742-755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.07.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724935v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimental evidences about the formation and consumption of ketohydroperoxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongyue Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15706,1012 +15706,1012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed chemical kinetic reaction mechanisms for soy and rapeseed biodiesel fuels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Measurements of Laminar Flame Velocity for Components of Natural Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Mehl</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 158 (4), pp.742-755. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (9), pp.3875-3884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.10.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ef200707h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724934v1</w:t>
+                <w:t xml:space="preserve">hal-00776646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed chemical kinetic mechanism for the oxidation of biodiesel fuels blend surrogate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental Confirmation of the Low-Temperature Oxidation Scheme of Alkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William J. Pitz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongyue Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 157 (5), pp.893-908. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 ((18)), pp. 3169-3172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200906850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724929v1</w:t>
+                <w:t xml:space="preserve">hal-00602130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Confirmation of the Low-Temperature Oxidation Scheme of Alkanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of the oxidation of methyl oleate in a jet-stirred reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hichem Hakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 49 ((18)), pp. 3169-3172. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (6), pp.1220-1229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200906850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602130v1</w:t>
+                <w:t xml:space="preserve">hal-00724930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the oxidation of methyl oleate in a jet-stirred reactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
+                <w:t xml:space="preserve">Oxidation of methyl and ethyl butanoates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hichem Hakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Bennadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.12.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (4), pp.226-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/kin.20473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724930v1</w:t>
+                <w:t xml:space="preserve">hal-00799677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of methyl and ethyl butanoates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId443" w:history="1">
+                <w:t xml:space="preserve">Modeling of the oxidation of methyl esters--Validation for methyl hexanoate, methyl heptanoate, and methyl decanoate in a jet stirred reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (11), pp.2035-2050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/kin.20473⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00799677v1</w:t>
+                <w:t xml:space="preserve">hal-00724818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the oxidation of methyl esters--Validation for methyl hexanoate, methyl heptanoate, and methyl decanoate in a jet stirred reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Modeling the Laminar Flame Speed of Natural Gas and Gasoline Surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Warth</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 157 (11), pp.2035-2050. </w:t>
+              <w:t xml:space="preserve">SAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.2010-01-0546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2010-01-0546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724818v1</w:t>
+                <w:t xml:space="preserve">hal-01169466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Laminar Flame Speed of Natural Gas and Gasoline Surrogates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Detailed chemical kinetic mechanism for the oxidation of biodiesel fuels blend surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Pitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie K. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.2010-01-0546. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (5), pp.893-908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2010-01-0546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169466v1</w:t>
+                <w:t xml:space="preserve">hal-00724929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the oxidation of large surrogates for diesel and biodiesel fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hichem Hakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 156 (11), pp.2129-2144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16739,1012 +16739,1012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the oxidation of large surrogates for diesel and biodiesel fuels</w:t>
+                <w:t xml:space="preserve">Experimental and kinetic modeling study of extinction and ignition of methyl decanoate in laminar non-premixed flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Hakka</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Kalyanasundaram Seshadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianfeng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Humer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Niemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.1067-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436302v1</w:t>
+                <w:t xml:space="preserve">hal-00849322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and kinetic modeling study of extinction and ignition of methyl decanoate in laminar non-premixed flows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the oxidation of large surrogates for diesel and biodiesel fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Hakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156, pp.2129-2144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849322v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed chemical kinetic oxidation mechanism for a biodiesel surrogate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A comprehensive detailed chemical kinetic reaction mechanism for combustion of n-alkane hydrocarbons from n-octane to n-hexadecane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles K. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Pitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlie K. Westbrook</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry J. Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma J. Silke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 154 (3), pp.507-528. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.03.003⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 156, pp.181-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724801v1</w:t>
+                <w:t xml:space="preserve">hal-00848875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive detailed chemical kinetic reaction mechanism for combustion of n-alkane hydrocarbons from n-octane to n-hexadecane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">Detailed chemical kinetic oxidation mechanism for a biodiesel surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William J. Pitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emma J. Silke</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie K. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 156, pp.181-199. </w:t>
+              <w:t xml:space="preserve">, 2008, 154 (3), pp.507-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848875v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal decomposition of norbornane (bicyclo[2.2.1]heptane) dissolved in benzene. Experimental study and mechanism investigation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thermal stability of n-dodecane : experiments and kinetic modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 21, pp.1406-1414</w:t>
+              <w:t xml:space="preserve">J. Anal. Appl. Pyrol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 78, pp.419-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140025v1</w:t>
+                <w:t xml:space="preserve">hal-00140023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of n-dodecane : experiments and kinetic modelling.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thermal decomposition of norbornane (bicyclo[2.2.1]heptane) dissolved in benzene. Experimental study and mechanism investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Anal. Appl. Pyrol.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 78, pp.419-429</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21, pp.1406-1414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140023v1</w:t>
+                <w:t xml:space="preserve">hal-00140025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary reactions of the thermal decomposition of tricyclodecane.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Production of hydrogen by lignins fast pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Baumlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Broust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0623802⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31, pp.2179-2192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2006.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139755v1</w:t>
+                <w:t xml:space="preserve">hal-00128426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of hydrogen by lignins fast pyrolysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Primary reactions of the thermal decomposition of tricyclodecane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (39), pp.11298-11314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0623802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2006.02.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00128426v1</w:t>
+                <w:t xml:space="preserve">hal-00139755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel reforming for scramjet thermal management and combustion optimization</w:t>
               </w:r>
@@ -17756,51 +17756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17922,64 +17922,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Minh Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N’namianse Dan Ebouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Institute 40th International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18017,64 +18017,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Modeling Study of the Oxidation of Methane in a Jet-Stirred Reactor with CO 2 dilution: Comparison between Literature Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Minh Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée François Lacas des doctorants en combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18099,90 +18099,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in the study of the chemical kinetics of cyclic ethers in combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd edition of Low Carbon Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Cambridge, England, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18207,90 +18207,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of harmful oxygenated components during the oxidation of di-n-buthylether as a potential biofuel candidate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wullenkord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18364,103 +18364,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Kinetic Modeling Study of Ozone-Initiated Oxidation of 1-Hexene in a Jet-Stirred Reactor Through GC-MS and SVUV-PEPICO Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
@@ -18521,103 +18521,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: a first combined theoretical and electron-ion coincidence mass spectrometry study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Gouid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Adelaide (en ligne), Australia</w:t>
@@ -18659,64 +18659,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18784,77 +18784,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelization of the aeraulic in a wood-burning appliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Dreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18896,103 +18896,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First PEPICO Spectroscopy Investigations of n-Pentane Low Temperature Oxidation in a Jet-Stirred Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhandong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Chemical Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Orléans, France</w:t>
@@ -19021,103 +19021,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Gouid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd QUADMARTS Network Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
@@ -19271,103 +19271,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature gas-phase oxidation of diethyl ether: fuel reactivity and fuel-specific products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Wullenkord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meirong Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
@@ -19396,90 +19396,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Study of the Low-Temperature Oxidation of Large Methyl Esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19517,77 +19517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'oxydation du palmitate de méthyle en réacteur parfaitement agité par jets gazeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Hakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19625,103 +19625,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed chemical kinetic modeling of the oxidation of a biodiesel-diesel blend surrogate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Hakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth International Conference on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Montere, United States</w:t>
@@ -19750,103 +19750,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of the Thermal Decomposition of a Jet Fuel Surrogate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring 2008 Meeting, Western States Section/The Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Los Angeles, United States. CD Rom du congrès, 19 p., Paper #08-S11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19871,103 +19871,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of the Thermal Decomposition of a Jet Fuel Surrogate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth International Conference On Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19992,90 +19992,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the oxydation of methyl palmitate in a jet-stirred reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Hakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20152,64 +20152,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th AIAA International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Dayton, Ohio, United States. AIAA 2008-2623, 10 pp</w:t>
@@ -20270,51 +20270,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet-Stirred Reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayma Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20397,51 +20397,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et modélisation de la décomposition thermique de l'exo-tricyclo[5.2.1.0(2.6)]décane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique de Lorraine - INPL, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20468,51 +20468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et modélisation de la décomposition thermique de l'exo-tricyclo [5.2.1.0 2,6] décane :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006INPL049N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20708,51 +20708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490379v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Meziane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/prkm-0025-0027" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Zou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith Lewin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiye Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114545" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494161v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Samukov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadjadj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J.H. Vlugt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2026.114661" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016854v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Ras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eschenbacher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Kusenberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131050v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panaget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00887E" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04774114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133438" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016791v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114121" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113915" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshan Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Huang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04184d" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herbinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252957" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.159528" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064689v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika O Wasik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lasala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Calero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2025.114356" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114502" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mert Polat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.148961" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Framinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130832" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732661v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asgher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02687" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stagni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suphaporn Arunthanayothin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Faravelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105585" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cabaset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Santandrea" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad071" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105374" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614258v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105247" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c01574" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311234v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ruiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schnitzer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128990)" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314728v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tbatou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Meimaroglou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123325" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dehue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144577" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04384135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16120573" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015940v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingzhi Liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijun Dong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janney Debleza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Xu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03795" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015966v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Uju&#233; Alzueta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06708" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853384v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2022.06.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113046" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03781057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2022.101019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847113v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112416" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826730v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Jiang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bloino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00929c" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847088v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.139986" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Pratali Maffei" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136723" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03827417v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04490" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898751v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c02813" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847142v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05229F" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563268v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimei Di" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111946" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03675905v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bartocci" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Grinberg Dana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100064" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103951v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arpentinier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bonalumi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113685" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918741v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Gouid" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.159" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pelucchi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Song" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c03874" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196454v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.061" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03444305v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02080" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561951v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cavallotti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9re00429g" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311861v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Namysl" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pratali Maffei" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.09.024" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888498v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cato A.R. Pappijn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H Vermeire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van de Vijver" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.117744" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Garcia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04992D" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196696v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21417" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032789v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vermeire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21400" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320515v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Prasad Shrestha" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Seidel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116349" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032768v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Namysl" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ranzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rizzo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02251" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032776v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelucchi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02252" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434686v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stagni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Vandewalle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M van Geem" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B Marin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123401" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03027468v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Li" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirong Zeng" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pieper" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Qi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2020-1613" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277940v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wullenkord" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.08.022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161003v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong R Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hansen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2019.02.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158092v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01251" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158108v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Frassoldati" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.05.090" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161012v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Marrod&#225;n" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lubrano Lavadera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara de Joannon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b00536" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321963v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a U Alzueta" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2019.01.038" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922893v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrod&#225;n" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assaf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.115" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922891v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bissoonauth" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah y Mohamed" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Yang Wang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingjie Chen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.086" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922901v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ranzi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.087" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922883v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.135" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922909v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.10.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700660v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Gil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M van Geem" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.01.006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922886v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B Marin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.119" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922877v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sebbar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Bockhorn" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.067" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676234v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905473v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lubrano Lavadera" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelucchi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b00967" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921769v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowakowska" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b06301" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464180v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bugler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togb&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.048" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669135v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzan Meng" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coniglio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyou Wang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21109" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464175v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R Rodriguez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei R Qi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa R Fittschen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.044" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676244v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b10378" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575555v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben de Bruycker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.07.042" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626412v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin Leclerc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.03.031" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464172v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.047" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565730v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.06.128" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433850v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.07.018" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305110v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09203" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuiwen Zhang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Banyon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. Curran" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.06.028" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304884v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.11.032" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349463v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. van Geem" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.06.009" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178244v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles K. Westbrook" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Pitz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b00687" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178238v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01939" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144243v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.03.026" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099843v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.087" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099836v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dirrenberger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.064" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266247v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Boumehdi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b01057" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069980v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin&#233;ad M. Burke" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Metcalfe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Haas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.05.010" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059915v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20871" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991550v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Nowakowska" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.11.024" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022632v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Glaude" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4107102" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056660v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanjun Cheng" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503772h" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771751v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923973v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blocquet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Amedro" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1314968110" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880155v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Bahrini" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranay Morajkar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53335" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842649v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran P. Somers" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Simmie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Gillespie" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ultan Burke" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.113" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846052v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Hayet Bennadji" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Billaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2013.03.002" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853804v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.016" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772058v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Sayeed Ahmed" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875807v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Conroy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grainne Black" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.06.007" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726381v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.03.012" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726377v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301043r" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771363v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cord" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.07.008" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771603v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lizardo Huerta" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309821z" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715756v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne K. Metcalfe" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.021" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726379v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja305200h" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776646v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200707h" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724937v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bax" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2010.09.047" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849457v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitral V. Naik" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie K. Westbrook" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.007" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602156v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP00539H" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724939v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.11.009" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602695v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blurock" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CS00207K" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724935v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Biet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hichem Hakka" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.060" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554812v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyue Zhou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.001" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724934v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.10.020" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724929v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.10.013" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602130v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200906850" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724930v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.12.008" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799677v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Bennadji" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yahyaoui" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20473" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/391304AADC9C30E4FA7A52E3585722AFA07EE77C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724818v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.03.012" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169466v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2010-01-0546" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724812v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.06.003" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436302v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hakka" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849322v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyanasundaram Seshadri" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianfeng Lu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Humer" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Niemann" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.215" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724801v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.03.003" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848875v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Silke" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.07.014" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140025v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140023v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139755v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0623802" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128426v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baumlin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broust" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bazer-Bachi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdeaux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2006.02.016" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD231FK8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641636v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A Daniau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-3403" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05059738v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Dinh" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;namianse Dan Ebouo" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478992v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03829935v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396760v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wullenkord" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeng" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533128v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531429v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gouid" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533287v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgalais" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-S. Tran" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02390721v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Leclerc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533204v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478389v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533313v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fenard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carstensen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. van Geem" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478415v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377707v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371504v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371509v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377675v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377567v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371516v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378907v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Daniau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880195v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Guillaume" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5307-8" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00154552v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752479v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL049N" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421972v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Zou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith Lewin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiye Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114545" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494161v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Samukov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadjadj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J.H. Vlugt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2026.114661" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490379v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Meziane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/prkm-0025-0027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04774114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133438" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Ras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114121" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113915" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshan Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04184d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herbinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252957" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114502" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika O Wasik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lasala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Calero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2025.114356" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359431v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.159528" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eschenbacher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Kusenberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114122" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panaget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00887E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mert Polat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.148961" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Framinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130832" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732661v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asgher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02687" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stagni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suphaporn Arunthanayothin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Faravelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105585" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cabaset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Santandrea" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad071" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105374" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614258v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105247" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c01574" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tbatou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Meimaroglou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123325" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dehue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144577" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04384135v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16120573" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingzhi Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijun Dong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janney Debleza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Xu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03795" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015966v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Uju&#233; Alzueta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06708" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113046" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853384v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2022.06.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234675v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ruiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schnitzer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128990)" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826730v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Jiang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bloino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00929c" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847088v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.139986" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Pratali Maffei" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136723" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03827417v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04490" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898751v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c02813" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847142v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05229F" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563268v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimei Di" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111946" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03675905v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bartocci" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Grinberg Dana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100064" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03781057v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2022.101019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112416" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103951v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arpentinier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bonalumi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113685" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918741v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Gouid" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.159" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196454v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Song" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.061" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pelucchi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c03874" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03444305v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02080" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311861v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Namysl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pratali Maffei" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.09.024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888498v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cato A.R. Pappijn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H Vermeire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van de Vijver" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.117744" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Garcia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04992D" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196696v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21417" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032789v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vermeire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21400" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320515v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Prasad Shrestha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Seidel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116349" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032776v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelucchi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Namysl" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ranzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rizzo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02252" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032768v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02251" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434686v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stagni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Vandewalle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M van Geem" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B Marin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123401" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03027468v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Li" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirong Zeng" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pieper" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Qi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2020-1613" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561951v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cavallotti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9re00429g" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161003v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong R Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hansen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2019.02.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158092v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01251" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161012v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Marrod&#225;n" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lubrano Lavadera" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara de Joannon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b00536" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321963v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a U Alzueta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2019.01.038" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158108v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Frassoldati" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.05.090" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277940v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wullenkord" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.08.022" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922883v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.135" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922909v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.10.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676234v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B Marin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922886v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.119" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922877v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sebbar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Bockhorn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.067" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700660v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Gil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M van Geem" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.01.006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905473v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lubrano Lavadera" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelucchi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b00967" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921769v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowakowska" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b06301" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922893v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrod&#225;n" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assaf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.115" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922901v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ranzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.087" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922891v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bissoonauth" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah y Mohamed" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Yang Wang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingjie Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.086" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669135v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzan Meng" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coniglio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyou Wang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21109" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464175v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R Rodriguez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei R Qi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa R Fittschen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.044" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676244v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b10378" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575555v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben de Bruycker" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.07.042" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626412v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin Leclerc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.03.031" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464172v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.047" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565730v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.06.128" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464180v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bugler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togb&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.048" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305110v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09203" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349454v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuiwen Zhang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Banyon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. Curran" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.06.028" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349463v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. van Geem" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.06.009" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304884v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.11.032" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433850v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.07.018" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178238v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01939" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144243v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.03.026" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099843v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.087" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099836v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dirrenberger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.064" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266247v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Boumehdi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b01057" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178244v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles K. Westbrook" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Pitz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b00687" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069980v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin&#233;ad M. Burke" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Metcalfe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Haas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.05.010" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059915v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20871" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991550v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Nowakowska" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.11.024" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056660v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanjun Cheng" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503772h" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022632v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Glaude" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4107102" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771751v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923973v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blocquet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Amedro" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1314968110" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880155v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Bahrini" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranay Morajkar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53335" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846052v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Hayet Bennadji" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Billaud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2013.03.002" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842649v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran P. Somers" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Simmie" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Gillespie" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ultan Burke" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.113" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853804v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.016" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772058v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Sayeed Ahmed" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875807v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Conroy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grainne Black" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.06.007" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726381v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.03.012" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726377v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301043r" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771363v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cord" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.07.008" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771603v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lizardo Huerta" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309821z" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715756v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne K. Metcalfe" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.021" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726379v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja305200h" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724937v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bax" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2010.09.047" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849457v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitral V. Naik" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie K. Westbrook" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.007" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602156v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP00539H" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724939v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.11.009" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602695v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blurock" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CS00207K" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724935v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Biet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hichem Hakka" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.060" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724934v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.10.020" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554812v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyue Zhou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.001" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776646v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200707h" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602130v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200906850" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724930v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.12.008" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799677v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Bennadji" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yahyaoui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20473" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/391304AADC9C30E4FA7A52E3585722AFA07EE77C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724818v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.03.012" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169466v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2010-01-0546" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724929v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.10.013" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724812v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.06.003" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849322v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyanasundaram Seshadri" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianfeng Lu" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Humer" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Niemann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.215" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436302v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hakka" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848875v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Silke" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.07.014" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724801v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.03.003" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140023v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140025v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128426v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baumlin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broust" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bazer-Bachi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdeaux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2006.02.016" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD231FK8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139755v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0623802" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641636v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A Daniau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-3403" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05059738v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Dinh" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;namianse Dan Ebouo" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478992v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03829935v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396760v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wullenkord" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeng" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533128v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531429v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gouid" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533287v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgalais" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-S. Tran" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02390721v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Leclerc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533204v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478389v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533313v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fenard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carstensen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. van Geem" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478415v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377707v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371504v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371509v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377675v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377567v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371516v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378907v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Daniau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880195v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Guillaume" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5307-8" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00154552v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752479v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL049N" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>