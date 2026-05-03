--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -109,161 +109,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cool-flame chemistry of the representative bio-hybrid fuel 1,3-dioxane</w:t>
+                <w:t xml:space="preserve">Gas-phase oxidation chemistry of the three cresol isomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiabiao Zou</w:t>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+                <w:t xml:space="preserve">Ismahane Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanhuan Wang</w:t>
+                <w:t xml:space="preserve">Nicolas Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiye Chen</w:t>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Xie</w:t>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 283, pp.114545. </w:t>
+              <w:t xml:space="preserve">Progress in Reaction Kinetics and Mechanism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 51, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48130/prkm-0025-0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421972v1</w:t>
+                <w:t xml:space="preserve">hal-05490379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modelling of dissociating Al2Br6 and Al2Cl6 used as reactive working fluids in thermodynamic cycles</w:t>
               </w:r>
@@ -301,1876 +301,1876 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thijs J.H. Vlugt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.114661. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fluid.2026.114661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase oxidation chemistry of the three cresol isomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">Cool-flame chemistry of the representative bio-hybrid fuel 1,3-dioxane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiabiao Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismahane Meziane</w:t>
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delort</w:t>
+                <w:t xml:space="preserve">Huanhuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+                <w:t xml:space="preserve">Weiye Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+                <w:t xml:space="preserve">Cheng Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Reaction Kinetics and Mechanism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 51, </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 283, pp.114545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48130/prkm-0025-0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490379v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal Learning Model based on a QSPR approach for the estimation of RON, MON and CN, for any C, H, O hydrocarbons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fundamental investigation of the pyrolysis chemistry of oxymethylene ethers. Part II: Experiments and comprehensive model analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barthélemy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Kevin de Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Eschenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Kusenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.133438⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 275, pp.114122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774114v1</w:t>
+                <w:t xml:space="preserve">hal-05016854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fundamental investigation of the pyrolysis chemistry of Oxymethylene Ethers. Part I: Quantum chemical calculations and kinetic model development</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and quantification of hydroperoxides and radicals within stabilized cool flames by means of SVUV-PEPICO spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+                <w:t xml:space="preserve">Sébastien Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Panaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Demaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114121⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CP00887E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016791v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of the laminar burning velocity of C7-C9 aromatic hydricarbons and C7-C8 aromatic oxygenates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Conformational effects in the identification and quantification of ketohydroperoxides in the oxidation of n-pentane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deshan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiabin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113915⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.1241-1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp04184d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350822v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational effects in the identification and quantification of ketohydroperoxides in the oxidation of n-pentane</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A fundamental investigation of the pyrolysis chemistry of Oxymethylene Ethers. Part I: Quantum chemical calculations and kinetic model development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin de Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp04184d⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 275, pp.114121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870430v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational fluxionality of long-chain alkene clusters in the gas phase evidenced from a combined experimental and theoretical approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and modeling study of the laminar burning velocity of C7-C9 aromatic hydricarbons and C7-C8 aromatic oxygenates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0252957⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 273, pp.113915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012266v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling cool-flame chemistry in tetrahydropyran oxidation: SVUV-PEPICO spectroscopy and computational insights into oxygenated heterocycle-dependent reactivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multimodal Learning Model based on a QSPR approach for the estimation of RON, MON and CN, for any C, H, O hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiabiao Zou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114502⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.133438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359434v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of dimerization thermodynamics of formic acid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominika O Wasik</w:t>
+                <w:t xml:space="preserve">Conformational fluxionality of long-chain alkene clusters in the gas phase evidenced from a combined experimental and theoretical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Lasala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Samukov</w:t>
+                <w:t xml:space="preserve">O. Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofía Calero</w:t>
+                <w:t xml:space="preserve">P. Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2025.114356⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162 (7), pp.074302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0252957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064689v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation and kinetic modeling of ozone-initiated oxidation of ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 505, pp.159528. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.159528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fundamental investigation of the pyrolysis chemistry of oxymethylene ethers. Part II: Experiments and comprehensive model analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Unraveling cool-flame chemistry in tetrahydropyran oxidation: SVUV-PEPICO spectroscopy and computational insights into oxygenated heterocycle-dependent reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiabiao Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Kusenberg</w:t>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 275, pp.114122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114122⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 282, pp.114502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016854v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and quantification of hydroperoxides and radicals within stabilized cool flames by means of SVUV-PEPICO spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale modeling of dimerization thermodynamics of formic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+                <w:t xml:space="preserve">Dominika O Wasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Panaget</w:t>
+                <w:t xml:space="preserve">Silvia Lasala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Samukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Demaux</w:t>
+                <w:t xml:space="preserve">Sofía Calero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 594, pp.114356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CP00887E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2025.114356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131050v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of thermodynamics at different scales to describe the behaviour of fast reacting binary mixtures in vapour-liquid equilibrium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of krypton as a new tracer gas for the standardization tests of collective and individual protection systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mert Polat</w:t>
+                <w:t xml:space="preserve">Elise Cabaset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lachet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mathieu Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Santandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.148961⟩</w:t>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (1), pp.86-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxad071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450138v1</w:t>
+                <w:t xml:space="preserve">hal-04408785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and modeling investigation of the combustion of anisole and guaiacol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Meziane</w:t>
+                <w:t xml:space="preserve">Application of thermodynamics at different scales to describe the behaviour of fast reacting binary mixtures in vapour-liquid equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lasala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Samukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Framinet</w:t>
+                <w:t xml:space="preserve">H. Mert Polat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bounaceur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+                <w:t xml:space="preserve">Véronique Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 362, pp.130832. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 483, pp.148961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.148961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400185v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-Hexene Ozonolysis across Atmospheric and Combustion Temperatures via Synchrotron-Based Photoelectron Spectroscopy and Chemical Ionization Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avinash Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabbia Asgher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2247,51 +2247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Stagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suphaporn Arunthanayothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2345,230 +2345,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of krypton as a new tracer gas for the standardization tests of collective and individual protection systems</w:t>
+                <w:t xml:space="preserve">An experimental and modeling investigation of the combustion of anisole and guaiacol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Cabaset</w:t>
+                <w:t xml:space="preserve">N. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Marchal</w:t>
+                <w:t xml:space="preserve">I. Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Santandrea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">M. Framinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 68 (1), pp.86-96. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 362, pp.130832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxad071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408785v1</w:t>
+                <w:t xml:space="preserve">hal-04400185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cool-flame chemistry of tetrahydropyran: Insights into oxygenated heterocyclic ring dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiabiao Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiye Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhandong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2619,90 +2619,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modelling study of phenol combustion and oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismahane Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2749,90 +2749,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing 1-Hexene Reactivity Under Inhibitive Temperatures Using Ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2877,2506 +2877,2506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Development of Descriptor-Based Machine Learning Models for Thermodynamic Properties: Part 1-From Data Collection to Model Construction: Understanding of the Methods and Their Effects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Refining the chain-branching process in the low-temperature oxidation of 1-hexene with synchrotron-based PEPICO spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr11123325⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 258 (2), pp.113065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314728v1</w:t>
+                <w:t xml:space="preserve">hal-04234675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low- and intermediate-temperature ammonia/hydrogen oxidation in a flow reactor: Experiments and a wide-range kinetic modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suphaporn Arunthanayothin</w:t>
+                <w:t xml:space="preserve">Experimental and modeling investigation of partial oxidation of gasification tars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Schnitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dehue</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillain Mauviel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 471, pp.144577. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 351, pp.128990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.144577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128990)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168266v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Development of Descriptor-Based Machine Learning Models for Thermodynamic Properties: Part 2—Applicability Domain and Outliers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and Updated Kinetic Modeling Study of Neopentane Low Temperature Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingzhi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shijun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janney Debleza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiye Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a16120573⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (9), pp.2113-2122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c03795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384135v1</w:t>
+                <w:t xml:space="preserve">hal-04015940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Updated Kinetic Modeling Study of Neopentane Low Temperature Oxidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Development of Descriptor-Based Machine Learning Models for Thermodynamic Properties: Part 1-From Data Collection to Model Construction: Understanding of the Methods and Their Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Tbatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lasala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Meimaroglou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c03795⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.3325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr11123325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015940v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combined Experimental and Modeling Study on Isopropyl Nitrate Pyrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Development of Descriptor-Based Machine Learning Models for Thermodynamic Properties: Part 2—Applicability Domain and Outliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lasala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimitrios Meimaroglou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (12), pp.573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a16120573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c06708⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04015966v1</w:t>
+                <w:t xml:space="preserve">hal-04384135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of the oxidation of toluene and the three isomers of xylene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Low- and intermediate-temperature ammonia/hydrogen oxidation in a flow reactor: Experiments and a wide-range kinetic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suphaporn Arunthanayothin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dehue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 471, pp.144577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.144577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04227772v1</w:t>
+                <w:t xml:space="preserve">hal-04168266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible use as biofuels of monoaromatic oxygenates produced by lignin catalytic conversion: A review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A Combined Experimental and Modeling Study on Isopropyl Nitrate Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Sang</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ujué Alzueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2022.06.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (9), pp.2123-2135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c06708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853384v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the chain-branching process in the low-temperature oxidation of 1-hexene with synchrotron-based PEPICO spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Possible use as biofuels of monoaromatic oxygenates produced by lignin catalytic conversion: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113065⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 408, pp.150-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2022.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234675v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling investigation of partial oxidation of gasification tars</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A comparative study of the oxidation of toluene and the three isomers of xylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismahane Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillain Mauviel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 351, pp.128990. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 257 (2), pp.113046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128990)⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311234v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for molecular flexibility in photoionization: case of tert-butyl hydroperoxide</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Chemical kinetics of cyclic ethers in combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp00929c⟩</w:t>
+              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 92, pp.101019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pecs.2022.101019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826730v1</w:t>
+                <w:t xml:space="preserve">hal-03781057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone-assisted oxidation of ethylene in a jet-stirred reactor: An experimental and modeling study</w:t>
+                <w:t xml:space="preserve">Experimental and modeling study of acetone combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ismahane Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2022.139986⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 257 (1), pp.112416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847088v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental, theoretical and kinetic-modeling study of hydrogen sulfide pyrolysis and oxidation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Accounting for molecular flexibility in photoionization: case of tert-butyl hydroperoxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongming Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bloino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.136723⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Physical Chemistry Chemical Physics, 24 (18), pp.10826-10837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp00929c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806499v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Identification in the Low-Temperature Oxidation of Cyclohexane Using a Jet-Stirred Reactor in Combination with SVUV-PEPICO Analysis and Theoretical Quantum Calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Ozone-assisted oxidation of ethylene in a jet-stirred reactor: An experimental and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04490⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 806 (18), pp.139986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2022.139986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827417v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study of the Pyrolysis and the Oxidation of Ethylene Glycol and Propylene Glycol in a Jet-Stirred Reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental, theoretical and kinetic-modeling study of hydrogen sulfide pyrolysis and oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suphaporn Arunthanayothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Pratali Maffei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c02813⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 446 (1), pp.136723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.136723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898751v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence for the Elusive Ketohydroperoxide Pathway and the Formation of Glyoxal in Ethylene Ozonolysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Product Identification in the Low-Temperature Oxidation of Cyclohexane Using a Jet-Stirred Reactor in Combination with SVUV-PEPICO Analysis and Theoretical Quantum Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 94, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (34), pp.5784-5799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CC05229F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847142v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable pressure JSR study of low temperature oxidation chemistry of n-heptane by synchrotron photoionization mass spectrometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Experimental Study of the Pyrolysis and the Oxidation of Ethylene Glycol and Propylene Glycol in a Jet-Stirred Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suphaporn Arunthanayothin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111946⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (22), pp.13678-13687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c02813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563268v1</w:t>
+                <w:t xml:space="preserve">hal-03898751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of ammonia as a fuel – A perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental Evidence for the Elusive Ketohydroperoxide Pathway and the Formation of Glyoxal in Ethylene Ozonolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2022.100064⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CC05229F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675905v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical kinetics of cyclic ethers in combustion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">Variable pressure JSR study of low temperature oxidation chemistry of n-heptane by synchrotron photoionization mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiye Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qimei Di</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cheng Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pecs.2022.101019⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240, pp.111946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781057v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of acetone combustion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">On the use of ammonia as a fuel – A perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Bartocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alon Grinberg Dana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 257 (1), pp.112416. </w:t>
+              <w:t xml:space="preserve">Fuel Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.100064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2022.100064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847113v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-chemical engines: Unexploited high-potential energy converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Lasala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arpentinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5453,90 +5453,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: A first combined theoretical and electron-ion coincidence mass spectrometry study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Gouid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (1), pp.309-319. </w:t>
@@ -5568,377 +5568,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02918741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia-methane interaction in jet-stirred and flow reactors: An experimental and kinetic modeling study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyrolysis and Combustion Chemistry of Pyrrole, a Reference Component for Bio-oil Surrogates: Jet-Stirred Reactor Experiments and Kinetic Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pelucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suphaporn Arunthanayothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Stagni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tiziano Faravelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.07.061⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (9), pp.7265-7284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c03874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196454v1</w:t>
+                <w:t xml:space="preserve">hal-03416318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis and Combustion Chemistry of Pyrrole, a Reference Component for Bio-oil Surrogates: Jet-Stirred Reactor Experiments and Kinetic Modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ammonia-methane interaction in jet-stirred and flow reactors: An experimental and kinetic modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suphaporn Arunthanayothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Stagni</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziano Faravelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (9), pp.7265-7284. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c03874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.07.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416318v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet-Stirred Reactor Study of Low-Temperature Neopentane Oxidation: A Combined Theoretical, Chromatographic, Mass Spectrometric, and PEPICO Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janney Debleza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (23), pp.19689-19704. </w:t>
@@ -5970,4819 +5970,4789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of benzaldehyde oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental, theoretical and kinetic-modeling study of the gas-phase oxidation of ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Namysl</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Carlo Cavallotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suphaporn Arunthanayothin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Stagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.09.024⟩</w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.696-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9re00429g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311861v1</w:t>
+                <w:t xml:space="preserve">hal-02561951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and kinetic modeling study of the pyrolysis and oxidation of diethylamine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into nitromethane combustion from detailed kinetic modeling – Pyrolysis experiments in jet-stirred and flow reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Prasad Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cato A.R. Pappijn</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">Lars Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 275, pp.117744. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.117744⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 261, pp.116349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888498v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomer-sensitive characterization of low temperature oxidation reaction products by coupling a jet-stirred reactor to an electron/ion coincidence spectrometer: case of n-pentane</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling study of benzaldehyde oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Namysl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pelucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pratali Maffei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CP04992D⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211, pp.124-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403856v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and modeling study of the oxidation of n-heptane, ethylbenzene, n-butylbenzene in a jet-stirred reactor at pressures up to 10 bar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Isomer-sensitive characterization of low temperature oxidation reaction products by coupling a jet-stirred reactor to an electron/ion coincidence spectrometer: case of n-pentane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Gouid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Adolfo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/kin.21417⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.1222-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP04992D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196696v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed experimental and kinetic modeling study of 3‐carene pyrolysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An experimental and modeling study of the oxidation of n-heptane, ethylbenzene, n-butylbenzene in a jet-stirred reactor at pressures up to 10 bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 52, pp.785 - 795. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/kin.21400⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/kin.21417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032789v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into nitromethane combustion from detailed kinetic modeling – Pyrolysis experiments in jet-stirred and flow reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed experimental and kinetic modeling study of 3‐carene pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vermeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishna Prasad Shrestha</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ruben van de Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116349⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.785 - 795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/kin.21400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320515v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion of n-C3-C6 Linear Alcohols: An Experimental and Kinetic Modeling Study. Part II: Speciation Measurements in a Jet-Stirred Reactor, Ignition Delay Time Measurements in a Rapid Compression Machine, Model Validation, and Kinetic Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and kinetic modeling study of the pyrolysis and oxidation of diethylamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cato A.R. Pappijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pelucchi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C Rizzo</w:t>
+                <w:t xml:space="preserve">Florence H Vermeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben van de Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02252⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 275, pp.117744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.117744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032776v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion of n-C3-C6 linear alcohols: an experimental and kinetic modeling study. Part I: reaction classes, rate rules, model lumping and validation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Combustion of n-C3-C6 Linear Alcohols: An Experimental and Kinetic Modeling Study. Part II: Speciation Measurements in a Jet-Stirred Reactor, Ignition Delay Time Measurements in a Rapid Compression Machine, Model Validation, and Kinetic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pelucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Namysl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Ranzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02251⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 34 (11), pp.14708-14725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032768v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of chemistry in the oscillating combustion of hydrocarbons: An experimental and theoretical study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G B Marin</w:t>
+                <w:t xml:space="preserve">Combustion of n-C3-C6 linear alcohols: an experimental and kinetic modeling study. Part I: reaction classes, rate rules, model lumping and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pelucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Namysl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ranzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123401⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434686v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated pressure low-temperature oxidation of linear five-heavy-atom fuels: diethyl ether, n-pentane, and their mixture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+                <w:t xml:space="preserve">The role of chemistry in the oscillating combustion of hydrocarbons: An experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L A Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K M van Geem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuyang Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fei Qi</w:t>
+                <w:t xml:space="preserve">G B Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/zpch-2020-1613⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 385, pp.123401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.123401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027468v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental, theoretical and kinetic-modeling study of the gas-phase oxidation of ammonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Stagni</w:t>
+                <w:t xml:space="preserve">Elevated pressure low-temperature oxidation of linear five-heavy-atom fuels: diethyl ether, n-pentane, and their mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meirong Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pieper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Cavallotti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">Fei Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (4), pp.696-711. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Zeitschrift für Physikalische Chemie, 234 (7-9), pp.1269-1293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9re00429g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/zpch-2020-1613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561951v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring hydroperoxides in combustion: History, recent advances and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the low-temperature chemistry of di-n-butyl ether: Detection of previously unobserved intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhandong R Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Julia Wullenkord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meirong Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pecs.2019.02.003⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 210, pp.9-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161003v1</w:t>
+                <w:t xml:space="preserve">hal-02277940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Study of the Pyrolysis of a Halogenated Ester: Methyl Chloroacetate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vin</w:t>
+                <w:t xml:space="preserve">Exploring hydroperoxides in combustion: History, recent advances and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhandong R Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b01251⟩</w:t>
+              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.132-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pecs.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158092v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Bath Gas and NO x Addition on n -Pentane Low-Temperature Oxidation in a Jet-Stirred Reactor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">First Study of the Pyrolysis of a Halogenated Ester: Methyl Chloroacetate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.9b00536⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (22), pp.9331-9338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b01251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161012v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First detection of a key intermediate in the oxidation of fuel + NO systems: HONO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorena Marrodán</w:t>
+                <w:t xml:space="preserve">A first evaluation of butanoic and pentanoic acid oxidation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Namysl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Song</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Matteo Pelucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christa Fittschen</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Frassoldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziano Faravelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2019.01.038⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 373, pp.973-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.05.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321963v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first evaluation of butanoic and pentanoic acid oxidation kinetics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effects of Bath Gas and NO x Addition on n -Pentane Low-Temperature Oxidation in a Jet-Stirred Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Marrodán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lubrano Lavadera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tiziano Faravelli</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara de Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2019.05.090⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (6), pp.5655-5663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.9b00536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158108v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the low-temperature chemistry of di-n-butyl ether: Detection of previously unobserved intermediates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+                <w:t xml:space="preserve">First detection of a key intermediate in the oxidation of fuel + NO systems: HONO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Marrodán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María U Alzueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Wullenkord</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Meirong Zeng</w:t>
+                <w:t xml:space="preserve">Christa Fittschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 210, pp.9-24. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 719, pp.22-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.08.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2019.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277940v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature gas-phase oxidation of diethyl ether: Fuel reactivity and fuel-specific products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The sensitizing effects of NO 2 and NO on methane low temperature oxidation in a jet stirred reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marrodán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Meirong Zeng</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37, pp.511-519. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.135⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 37, pp.667-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922883v1</w:t>
+                <w:t xml:space="preserve">hal-01922893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of thermal decomposition of bromoethane</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Methylcyclohexane pyrolysis and oxidation in a jet-stirred reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Bissoonauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhandong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah y Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jui-Yang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingjie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.10.005⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.409-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922909v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of the pyrolysis and combustion of dimethoxymethane</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An experimental and kinetic modelling study of n -C 4 C 6 aldehydes oxidation in a jet-stirred reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pelucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Namysl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseo Ranzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Frassoldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy B Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.12.001⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.389-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676234v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermal decomposition of furfural: molecular chemistry unraveled</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A study of thermal decomposition of bromoethane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 136, pp.199-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922886v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of chlorobenzene pyrolysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henning Bockhorn</w:t>
+                <w:t xml:space="preserve">Low-temperature gas-phase oxidation of diethyl ether: Fuel reactivity and fuel-specific products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wullenkord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meirong Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37, pp.399-407. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.067⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 37, pp.511-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922877v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of tetrahydrofuran low-temperature oxidation based on theoretically calculated rate constants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling study of the pyrolysis and combustion of dimethoxymethane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence H Vermeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin M van Geem</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy B Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 191, pp.252-269. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.01.006⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 190, pp.270-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700660v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory Behavior in Methane Combustion: Influence of the Operating Parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Song</w:t>
+                <w:t xml:space="preserve">The thermal decomposition of furfural: molecular chemistry unraveled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence H Vermeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sabia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Pelucchi</w:t>
+                <w:t xml:space="preserve">Guy B Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.445-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.8b00967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01905473v1</w:t>
+                <w:t xml:space="preserve">hal-01922886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Study of the Pyrolysis and Oxidation of Guaiacol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">A study of chlorobenzene pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dufour</w:t>
+                <w:t xml:space="preserve">Nadia Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henning Bockhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (39), pp.7894 - 7909. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.399-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b06301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921769v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sensitizing effects of NO 2 and NO on methane low temperature oxidation in a jet stirred reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Song</w:t>
+                <w:t xml:space="preserve">A model of tetrahydrofuran low-temperature oxidation based on theoretically calculated rate constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Marrodán</w:t>
+                <w:t xml:space="preserve">Adrià Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Assaf</w:t>
+                <w:t xml:space="preserve">Kevin M van Geem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.115⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 191, pp.252-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922893v1</w:t>
+                <w:t xml:space="preserve">hal-01700660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and kinetic modelling study of n -C 4 C 6 aldehydes oxidation in a jet-stirred reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Namysl</w:t>
+                <w:t xml:space="preserve">Oscillatory Behavior in Methane Combustion: Influence of the Operating Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lubrano Lavadera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliseo Ranzi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">P. Sabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pelucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.087⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.10088 - 10099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.8b00967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922901v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylcyclohexane pyrolysis and oxidation in a jet-stirred reactor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic Study of the Pyrolysis and Oxidation of Guaiacol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samah y Mohamed</w:t>
+                <w:t xml:space="preserve">M. Nowakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jui-Yang Wang</w:t>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bingjie Chen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37, pp.409-417. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (39), pp.7894 - 7909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b06301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922891v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Oxidation of Methyl-10-undecenoate in a Jet-Stirred Reactor</w:t>
+                <w:t xml:space="preserve">An experimental and modelling study of n-pentane oxidation in two jet-stirred reactors: The importance of pressure-dependent kinetics and new reaction pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangzan Meng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">John Bugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Coniglio</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianyou Wang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Casimir Togbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (10), pp.711-728. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.441 - 448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/kin.21109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669135v1</w:t>
+                <w:t xml:space="preserve">hal-01464180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring hydroperoxide chain-branching agents during n-pentane low-temperature oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydroperoxide Measurements During Low-Temperature Gas-Phase Oxidation of n-Heptane and n-Decane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne R Rodriguez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christa R Fittschen</w:t>
+                <w:t xml:space="preserve">Xiangzan Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa Fittschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhandong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (9), pp.1861-1876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b10378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464175v1</w:t>
+                <w:t xml:space="preserve">hal-01676244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroperoxide Measurements During Low-Temperature Gas-Phase Oxidation of n-Heptane and n-Decane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Gas-Phase Oxidation of Methyl-10-undecenoate in a Jet-Stirred Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzan Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Coniglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyou Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b10378⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (10), pp.711-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/kin.21109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676244v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and kinetic modeling study of the pyrolysis and oxidation of 1,5-hexadiene: The reactivity of allylic radicals and their role in the formation of aromatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence H Vermeire</w:t>
+                <w:t xml:space="preserve">Measuring hydroperoxide chain-branching agents during n-pentane low-temperature oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne R Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhandong R Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben de Bruycker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+                <w:t xml:space="preserve">Fei R Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Battin</w:t>
+                <w:t xml:space="preserve">Christa R Fittschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 208, pp.779-790. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.333 - 342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.07.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575555v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting 1-hexene low-temperature oxidation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental and kinetic modeling study of the pyrolysis and oxidation of 1,5-hexadiene: The reactivity of allylic radicals and their role in the formation of aromatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence H Vermeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben de Bruycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.03.031⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 208, pp.779-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626412v1</w:t>
+                <w:t xml:space="preserve">hal-01575555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the low-temperature oxidation of a long chain aldehyde: n-hexanal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Revisiting 1-hexene low-temperature oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzan Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyou Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 181, pp.283-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.03.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01464172v1</w:t>
+                <w:t xml:space="preserve">hal-01626412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of 1-octene jet stirred reactor oxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A study of the low-temperature oxidation of a long chain aldehyde: n-hexanal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.06.128⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.365-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565730v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and modelling study of n-pentane oxidation in two jet-stirred reactors: The importance of pressure-dependent kinetics and new reaction pathways</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling study of 1-octene jet stirred reactor oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzan Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyou Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36, pp.441 - 448. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207, pp.763-775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.06.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464180v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Formation of the First Aromatic Rings in the Pyrolysis of Cyclopentene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Diethyl ether pyrolysis study in a jet-stirred reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (5), pp.668-682. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.173 - 176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b09203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2016.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305110v1</w:t>
+                <w:t xml:space="preserve">hal-01433850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An updated experimental and kinetic modeling study of n-heptane oxidation</w:t>
               </w:r>
@@ -10794,77 +10764,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuiwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Banyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry J. Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 172, pp.116-135. </w:t>
@@ -10896,1606 +10866,1636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the reactivity of unsaturated alcohols: Experimental and kinetic modeling study of the pyrolysis and oxidation of 3-methyl-2-butenol and 3-methyl-3-butenol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Study of the Formation of the First Aromatic Rings in the Pyrolysis of Cyclopentene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhandong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.06.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (5), pp.668-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b09203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349463v1</w:t>
+                <w:t xml:space="preserve">hal-01305110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling investigation of the effect of the unsaturation degree on the gas-phase oxidation of fatty acid methyl esters found in biodiesel fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Frassoldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziano Faravelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 164, pp.346-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2015.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diethyl ether pyrolysis study in a jet-stirred reactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Understanding the reactivity of unsaturated alcohols: Experimental and kinetic modeling study of the pyrolysis and oxidation of 3-methyl-2-butenol and 3-methyl-3-butenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben de Bruycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin M. van Geem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121, pp.173 - 176. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171, pp.237-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2016.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433850v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Modeling Investigation of the Low-Temperature Oxidation of Dimethyl Ether</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and Kinetic Modeling Study of 2-Methyl-2-Butene: Allylic Hydrocarbon Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Frottier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Charles K. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Pitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119, pp.7905-7923. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b01939⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 119 (28), pp.7462-7480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b00687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178238v1</w:t>
+                <w:t xml:space="preserve">hal-01178244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison study of the gas-phase oxidation of alkylbenzenes and alkylcyclohexanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental and Modeling Investigation of the Low-Temperature Oxidation of Dimethyl Ether</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.7905-7923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b01939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.03.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01144243v1</w:t>
+                <w:t xml:space="preserve">hal-01178238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oxidation of large alkylbenzenes: An experimental and modeling study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison study of the gas-phase oxidation of alkylbenzenes and alkylcyclohexanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.087⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131, pp.49-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099843v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling study of burning velocities for alkyl aromatic components relevant to diesel fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35, pp.341 - 348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Tetrahydrofuran Oxidation and Ignition in Low-Temperature Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yi Yu</w:t>
+                <w:t xml:space="preserve">The oxidation of large alkylbenzenes: An experimental and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed A. Boumehdi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (9), pp.6118-6125. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.349 - 356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5b01057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266247v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Kinetic Modeling Study of 2-Methyl-2-Butene: Allylic Hydrocarbon Kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Study of Tetrahydrofuran Oxidation and Ignition in Low-Temperature Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles K. Westbrook</w:t>
+                <w:t xml:space="preserve">Yi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William J. Pitz</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mohamed A. Boumehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (28), pp.7462-7480. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (9), pp.6118-6125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b00687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5b01057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178244v1</w:t>
+                <w:t xml:space="preserve">hal-01266247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and modeling study of propene oxidation. Part 1: Speciation measurements in jetstirred and flow reactors</w:t>
+                <w:t xml:space="preserve">Detailed kinetic study of anisole pyrolysis and oxidation to understand tar formation during biomass combustion and gasification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinéad M. Burke</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Milena Nowakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 161, pp.2765-2784. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.05.010⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 161, pp.1474-1488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069980v1</w:t>
+                <w:t xml:space="preserve">hal-00991550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in Understanding Low-Temperature Organic Compound Oxidation Using a Jet-Stirred Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (10), pp.619-639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/kin.20871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed kinetic study of anisole pyrolysis and oxidation to understand tar formation during biomass combustion and gasification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental and modeling study of propene oxidation. Part 1: Speciation measurements in jetstirred and flow reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinéad M. Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Metcalfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Nowakowska</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis M. Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 161, pp.1474-1488. </w:t>
+              <w:t xml:space="preserve">, 2014, 161, pp.2765-2784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.11.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991550v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of the Low Temperature Oxidation of the Five Isomers of Hexane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhandong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanjun Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (30), pp.5573-5594. </w:t>
@@ -12546,77 +12546,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Products from the Oxidation of Linear Isomers of Hexene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12667,90 +12667,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature oxidation of benzene and toluene in mixture with n-decane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12836,51 +12836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12970,64 +12970,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pranay Morajkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15, pp.19686-19698. </w:t>
@@ -13065,90 +13065,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion chemical kinetics of biodiesel and related compounds (methyl and ethyl esters): Experiments and modeling - Advances and future refinements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Coniglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Hayet Bennadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Billaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13342,90 +13342,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and modeling study of the low- and high-temperature oxidation of cyclohexane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">combsution and flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 160, pp.2319-2332. </w:t>
@@ -13463,103 +13463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimental evidence and modeling study of the ethylbenzene oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Sayeed Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (1), pp.325-333. </w:t>
@@ -13725,693 +13725,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of some stable species during the oxidation of methane by coupling a jet-stirred reactor (JSR) to cw-CRDS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Study of the Low Temperature Oxidation of Propane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christa Fittschen</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2012.03.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.12214-12228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp309821z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726381v1</w:t>
+                <w:t xml:space="preserve">hal-00771603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Product Analysis during Low- and Intermediate-Temperature Oxidation of Ethylcyclohexane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of n-butylbenzene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kotaro Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp301043r⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (4), pp.1399-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726377v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling investigation of the low-temperature oxidation of n-heptane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Detection of some stable species during the oxidation of methane by coupling a jet-stirred reactor (JSR) to cw-CRDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiheb Bahrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Warth</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa Fittschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.07.008⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 534, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2012.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771363v2</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of n-butylbenzene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Detailed Product Analysis during Low- and Intermediate-Temperature Oxidation of Ethylcyclohexane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Sayeed Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (21), pp.5100-5111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp301043r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.12.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00726401v1</w:t>
+                <w:t xml:space="preserve">hal-00726377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Low Temperature Oxidation of Propane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling investigation of the low-temperature oxidation of n-heptane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116, pp.12214-12228. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159, pp.3455-3471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp309821z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771603v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771363v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of flat-flame velocities of diethyl ether in air</w:t>
               </w:r>
@@ -14423,64 +14423,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne K. Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14544,90 +14544,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Hydrogen Peroxide during the Low-Temperature Oxidation of Alkanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiheb Bahrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Schoemaecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christa Fittschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 134 (29), pp.11944-11947. </w:t>
@@ -14659,1009 +14659,1009 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectra of cyclic ethers formed in the low-temperature oxidation of a series of n-alkanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Measurements of Laminar Flame Velocity for Components of Natural Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2010.09.047⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (9), pp.3875-3884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef200707h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724937v1</w:t>
+                <w:t xml:space="preserve">hal-00776646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed chemical kinetic reaction mechanism for biodiesel components methyl stearate and methyl oleate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards cleaner combustion engines through groundbreaking detailed chemical kinetic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blurock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.007⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0CS00207K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849457v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed product analysis during the low temperature oxidation of n-butane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modeling study of the low-temperature oxidation of large methyl esters from C11 to C19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Gall</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hichem Hakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0CP00539H⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.391-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.07.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602156v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of the thermal decomposition of methyl decanoate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mass spectra of cyclic ethers formed in the low-temperature oxidation of a series of n-alkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Warth</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.11.009⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (2), pp.528-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2010.09.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724939v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards cleaner combustion engines through groundbreaking detailed chemical kinetic models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed product analysis during the low temperature oxidation of n-butane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp. 296-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0CS00207K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C0CP00539H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602695v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling study of the low-temperature oxidation of large methyl esters from C11 to C19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling study of the thermal decomposition of methyl decanoate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.07.060⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158 (7), pp.1288-1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724935v1</w:t>
+                <w:t xml:space="preserve">hal-00724939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed chemical kinetic reaction mechanisms for soy and rapeseed biodiesel fuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
+                <w:t xml:space="preserve">Detailed chemical kinetic reaction mechanism for biodiesel components methyl stearate and methyl oleate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitral V. Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie K. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William J. Pitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Mehl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 158 (4), pp.742-755. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.383-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.10.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724934v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimental evidences about the formation and consumption of ketohydroperoxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongyue Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15706,1012 +15706,1012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of Laminar Flame Velocity for Components of Natural Gas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Detailed chemical kinetic reaction mechanisms for soy and rapeseed biodiesel fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie K. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitral V. Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Pitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (9), pp.3875-3884. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158 (4), pp.742-755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef200707h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776646v1</w:t>
+                <w:t xml:space="preserve">hal-00724934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Confirmation of the Low-Temperature Oxidation Scheme of Alkanes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Detailed chemical kinetic mechanism for the oxidation of biodiesel fuels blend surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Fournet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">William J. Pitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie K. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 49 ((18)), pp. 3169-3172. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (5), pp.893-908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200906850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602130v1</w:t>
+                <w:t xml:space="preserve">hal-00724929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the oxidation of methyl oleate in a jet-stirred reactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+                <w:t xml:space="preserve">Oxidation of methyl and ethyl butanoates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hichem Hakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Bennadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.12.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (4), pp.226-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/kin.20473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724930v1</w:t>
+                <w:t xml:space="preserve">hal-00799677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of methyl and ethyl butanoates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
+                <w:t xml:space="preserve">Modeling of the oxidation of methyl esters--Validation for methyl hexanoate, methyl heptanoate, and methyl decanoate in a jet stirred reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (11), pp.2035-2050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/kin.20473⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00799677v1</w:t>
+                <w:t xml:space="preserve">hal-00724818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the oxidation of methyl esters--Validation for methyl hexanoate, methyl heptanoate, and methyl decanoate in a jet stirred reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Confirmation of the Low-Temperature Oxidation Scheme of Alkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Warth</w:t>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongyue Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 157 (11), pp.2035-2050. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 ((18)), pp. 3169-3172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200906850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724818v1</w:t>
+                <w:t xml:space="preserve">hal-00602130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Laminar Flame Speed of Natural Gas and Gasoline Surrogates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the oxidation of methyl oleate in a jet-stirred reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hichem Hakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.2010-01-0546. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (6), pp.1220-1229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2010-01-0546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169466v1</w:t>
+                <w:t xml:space="preserve">hal-00724930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed chemical kinetic mechanism for the oxidation of biodiesel fuels blend surrogate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modeling the Laminar Flame Speed of Natural Gas and Gasoline Surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 157 (5), pp.893-908. </w:t>
+              <w:t xml:space="preserve">SAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.2010-01-0546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2010-01-0546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724929v1</w:t>
+                <w:t xml:space="preserve">hal-01169466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the oxidation of large surrogates for diesel and biodiesel fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hichem Hakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 156 (11), pp.2129-2144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16739,1012 +16739,1012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and kinetic modeling study of extinction and ignition of methyl decanoate in laminar non-premixed flows</w:t>
+                <w:t xml:space="preserve">Experimental study of the oxidation of large surrogates for diesel and biodiesel fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalyanasundaram Seshadri</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Hichem Hakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156, pp.2129-2144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849322v1</w:t>
+                <w:t xml:space="preserve">hal-00436302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the oxidation of large surrogates for diesel and biodiesel fuels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental and kinetic modeling study of extinction and ignition of methyl decanoate in laminar non-premixed flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyanasundaram Seshadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianfeng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Humer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Niemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.1067-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436302v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive detailed chemical kinetic reaction mechanism for combustion of n-alkane hydrocarbons from n-octane to n-hexadecane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Detailed chemical kinetic oxidation mechanism for a biodiesel surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William J. Pitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emma J. Silke</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie K. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 156, pp.181-199. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.07.014⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 154 (3), pp.507-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848875v1</w:t>
+                <w:t xml:space="preserve">hal-00724801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed chemical kinetic oxidation mechanism for a biodiesel surrogate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A comprehensive detailed chemical kinetic reaction mechanism for combustion of n-alkane hydrocarbons from n-octane to n-hexadecane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles K. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Pitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlie K. Westbrook</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry J. Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma J. Silke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 154 (3), pp.507-528. </w:t>
+              <w:t xml:space="preserve">, 2008, 156, pp.181-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724801v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of n-dodecane : experiments and kinetic modelling.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Thermal decomposition of norbornane (bicyclo[2.2.1]heptane) dissolved in benzene. Experimental study and mechanism investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Anal. Appl. Pyrol.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 78, pp.419-429</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21, pp.1406-1414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140023v1</w:t>
+                <w:t xml:space="preserve">hal-00140025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal decomposition of norbornane (bicyclo[2.2.1]heptane) dissolved in benzene. Experimental study and mechanism investigation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Thermal stability of n-dodecane : experiments and kinetic modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 21, pp.1406-1414</w:t>
+              <w:t xml:space="preserve">J. Anal. Appl. Pyrol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 78, pp.419-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140025v1</w:t>
+                <w:t xml:space="preserve">hal-00140023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of hydrogen by lignins fast pyrolysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Primary reactions of the thermal decomposition of tricyclodecane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2006.02.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (39), pp.11298-11314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0623802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128426v1</w:t>
+                <w:t xml:space="preserve">hal-00139755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary reactions of the thermal decomposition of tricyclodecane.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Production of hydrogen by lignins fast pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Baumlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Broust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bazer-Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31, pp.2179-2192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2006.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp0623802⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00139755v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel reforming for scramjet thermal management and combustion optimization</w:t>
               </w:r>
@@ -17756,51 +17756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17922,64 +17922,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Minh Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N’namianse Dan Ebouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Institute 40th International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18017,64 +18017,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Modeling Study of the Oxidation of Methane in a Jet-Stirred Reactor with CO 2 dilution: Comparison between Literature Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Minh Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée François Lacas des doctorants en combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18099,90 +18099,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in the study of the chemical kinetics of cyclic ethers in combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd edition of Low Carbon Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Cambridge, England, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18207,90 +18207,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of harmful oxygenated components during the oxidation of di-n-buthylether as a potential biofuel candidate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wullenkord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18364,103 +18364,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Kinetic Modeling Study of Ozone-Initiated Oxidation of 1-Hexene in a Jet-Stirred Reactor Through GC-MS and SVUV-PEPICO Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smith Lewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
@@ -18521,103 +18521,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: a first combined theoretical and electron-ion coincidence mass spectrometry study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Gouid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Adelaide (en ligne), Australia</w:t>
@@ -18640,527 +18640,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L.-S. Tran</w:t>
+                <w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Gouid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUADMARTS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">2nd QUADMARTS Network Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533287v1</w:t>
+                <w:t xml:space="preserve">hal-04478389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization of the aeraulic in a wood-burning appliance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Dreff</w:t>
+                <w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-S. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracer8, 8th international Conference on Tracers and Tracing Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Đà Nẵng, Vietnam</w:t>
+              <w:t xml:space="preserve">QUADMARTS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390721v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First PEPICO Spectroscopy Investigations of n-Pentane Low Temperature Oxidation in a Jet-Stirred Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhandong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Chemical Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modelization of the aeraulic in a wood-burning appliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Dreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd QUADMARTS Network Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Tracer8, 8th international Conference on Tracers and Tracing Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Đà Nẵng, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478389v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of tetrahydrofuran low-temperature oxidation based on theoretically calculated rate constants</w:t>
               </w:r>
@@ -19271,103 +19271,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature gas-phase oxidation of diethyl ether: fuel reactivity and fuel-specific products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Wullenkord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meirong Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
@@ -19396,90 +19396,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Study of the Low-Temperature Oxidation of Large Methyl Esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19511,463 +19511,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'oxydation du palmitate de méthyle en réacteur parfaitement agité par jets gazeux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
+                <w:t xml:space="preserve">Detailed chemical kinetic modeling of the oxidation of a biodiesel-diesel blend surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Hakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du Groupement Français de Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Douai, France</w:t>
+              <w:t xml:space="preserve">Twelfth International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Montere, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371504v1</w:t>
+                <w:t xml:space="preserve">hal-00371509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed chemical kinetic modeling of the oxidation of a biodiesel-diesel blend surrogate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Theoretical Study of the Thermal Decomposition of a Jet Fuel Surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joffrey Biet</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Warth</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Montere, United States</w:t>
+              <w:t xml:space="preserve">Spring 2008 Meeting, Western States Section/The Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Los Angeles, United States. CD Rom du congrès, 19 p., Paper #08-S11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371509v1</w:t>
+                <w:t xml:space="preserve">hal-00377675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the Thermal Decomposition of a Jet Fuel Surrogate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale de l'oxydation du palmitate de méthyle en réacteur parfaitement agité par jets gazeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Hakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring 2008 Meeting, Western States Section/The Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Los Angeles, United States. CD Rom du congrès, 19 p., Paper #08-S11</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du Groupement Français de Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377675v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of the Thermal Decomposition of a Jet Fuel Surrogate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth International Conference On Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19992,90 +19992,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the oxydation of methyl palmitate in a jet-stirred reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Hakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20152,64 +20152,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th AIAA International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Dayton, Ohio, United States. AIAA 2008-2623, 10 pp</w:t>
@@ -20270,51 +20270,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet-Stirred Reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayma Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20397,51 +20397,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et modélisation de la décomposition thermique de l'exo-tricyclo[5.2.1.0(2.6)]décane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique de Lorraine - INPL, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20468,51 +20468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et modélisation de la décomposition thermique de l'exo-tricyclo [5.2.1.0 2,6] décane :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006INPL049N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20708,51 +20708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421972v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Zou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith Lewin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiye Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114545" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494161v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Samukov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadjadj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J.H. Vlugt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2026.114661" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490379v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Meziane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/prkm-0025-0027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04774114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133438" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Ras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114121" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113915" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshan Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04184d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herbinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252957" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114502" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika O Wasik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lasala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Calero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2025.114356" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359431v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.159528" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eschenbacher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Kusenberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114122" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panaget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00887E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mert Polat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.148961" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Framinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130832" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732661v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asgher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02687" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stagni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suphaporn Arunthanayothin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Faravelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105585" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cabaset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Santandrea" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad071" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105374" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614258v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105247" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c01574" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tbatou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Meimaroglou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123325" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dehue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144577" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04384135v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16120573" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingzhi Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijun Dong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janney Debleza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Xu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03795" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015966v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Uju&#233; Alzueta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06708" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113046" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853384v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2022.06.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234675v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ruiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schnitzer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128990)" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826730v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Jiang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bloino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00929c" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847088v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.139986" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Pratali Maffei" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136723" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03827417v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04490" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898751v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c02813" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847142v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05229F" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563268v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimei Di" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111946" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03675905v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bartocci" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Grinberg Dana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100064" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03781057v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2022.101019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112416" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103951v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arpentinier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bonalumi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113685" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918741v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Gouid" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.159" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196454v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Song" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.061" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pelucchi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c03874" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03444305v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02080" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311861v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Namysl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pratali Maffei" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.09.024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888498v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cato A.R. Pappijn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H Vermeire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van de Vijver" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.117744" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Garcia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04992D" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196696v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21417" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032789v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vermeire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21400" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320515v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Prasad Shrestha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Seidel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116349" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032776v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelucchi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Namysl" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ranzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rizzo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02252" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032768v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02251" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434686v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stagni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Vandewalle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M van Geem" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B Marin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123401" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03027468v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Li" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirong Zeng" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pieper" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Qi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2020-1613" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561951v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cavallotti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9re00429g" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161003v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong R Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hansen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2019.02.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158092v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01251" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161012v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Marrod&#225;n" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lubrano Lavadera" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara de Joannon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b00536" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321963v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a U Alzueta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2019.01.038" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158108v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Frassoldati" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.05.090" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277940v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wullenkord" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.08.022" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922883v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.135" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922909v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.10.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676234v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B Marin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922886v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.119" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922877v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sebbar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Bockhorn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.067" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700660v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Gil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M van Geem" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.01.006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905473v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lubrano Lavadera" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelucchi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b00967" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921769v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowakowska" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b06301" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922893v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrod&#225;n" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assaf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.115" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922901v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ranzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.087" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922891v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bissoonauth" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah y Mohamed" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Yang Wang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingjie Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.086" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669135v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzan Meng" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coniglio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyou Wang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21109" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464175v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R Rodriguez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei R Qi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa R Fittschen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.044" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676244v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b10378" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575555v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben de Bruycker" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.07.042" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626412v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin Leclerc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.03.031" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464172v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.047" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565730v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.06.128" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464180v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bugler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togb&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.048" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305110v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09203" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349454v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuiwen Zhang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Banyon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. Curran" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.06.028" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349463v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. van Geem" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.06.009" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304884v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.11.032" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433850v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.07.018" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178238v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01939" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144243v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.03.026" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099843v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.087" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099836v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dirrenberger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.064" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266247v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Boumehdi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b01057" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178244v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles K. Westbrook" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Pitz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b00687" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069980v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin&#233;ad M. Burke" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Metcalfe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Haas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.05.010" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059915v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20871" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991550v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Nowakowska" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.11.024" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056660v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanjun Cheng" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503772h" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022632v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Glaude" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4107102" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771751v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923973v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blocquet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Amedro" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1314968110" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880155v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Bahrini" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranay Morajkar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53335" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846052v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Hayet Bennadji" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Billaud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2013.03.002" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842649v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran P. Somers" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Simmie" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Gillespie" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ultan Burke" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.113" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853804v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.016" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772058v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Sayeed Ahmed" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875807v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Conroy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grainne Black" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.06.007" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726381v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.03.012" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726377v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301043r" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771363v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cord" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.07.008" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771603v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lizardo Huerta" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309821z" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715756v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne K. Metcalfe" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.021" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726379v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja305200h" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724937v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bax" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2010.09.047" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849457v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitral V. Naik" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie K. Westbrook" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.007" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602156v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP00539H" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724939v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.11.009" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602695v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blurock" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CS00207K" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724935v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Biet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hichem Hakka" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.060" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724934v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.10.020" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554812v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyue Zhou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.001" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776646v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200707h" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602130v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200906850" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724930v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.12.008" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799677v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Bennadji" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yahyaoui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20473" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/391304AADC9C30E4FA7A52E3585722AFA07EE77C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724818v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.03.012" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169466v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2010-01-0546" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724929v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.10.013" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724812v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.06.003" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849322v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyanasundaram Seshadri" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianfeng Lu" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Humer" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Niemann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.215" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436302v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hakka" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848875v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Silke" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.07.014" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724801v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.03.003" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140023v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140025v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128426v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baumlin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broust" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bazer-Bachi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdeaux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2006.02.016" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD231FK8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139755v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0623802" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641636v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A Daniau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-3403" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05059738v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Dinh" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;namianse Dan Ebouo" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478992v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03829935v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396760v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wullenkord" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeng" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533128v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531429v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gouid" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533287v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgalais" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-S. Tran" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02390721v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Leclerc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533204v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478389v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533313v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fenard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carstensen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. van Geem" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478415v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377707v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371504v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371509v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377675v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377567v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371516v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378907v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Daniau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880195v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Guillaume" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5307-8" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00154552v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752479v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL049N" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490379v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Meziane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/prkm-0025-0027" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494161v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Samukov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadjadj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J.H. Vlugt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2026.114661" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Zou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith Lewin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiye Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114545" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016854v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Ras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eschenbacher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Kusenberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131050v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panaget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00887E" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshan Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Huang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04184d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114121" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113915" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04774114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133438" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herbinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252957" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.159528" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika O Wasik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lasala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Calero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2025.114356" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cabaset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Santandrea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad071" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mert Polat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.148961" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732661v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asgher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02687" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stagni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suphaporn Arunthanayothin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Faravelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105585" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meziane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Framinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130832" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105374" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614258v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105247" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c01574" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311234v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ruiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schnitzer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128990)" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingzhi Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijun Dong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janney Debleza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Xu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03795" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314728v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Trinh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tbatou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Meimaroglou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123325" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04384135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16120573" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168266v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dehue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144577" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015966v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Uju&#233; Alzueta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06708" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853384v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2022.06.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113046" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03781057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2022.101019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847113v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112416" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826730v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Jiang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bloino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00929c" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847088v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.139986" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Pratali Maffei" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136723" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03827417v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04490" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898751v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c02813" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847142v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05229F" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563268v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimei Di" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111946" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03675905v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bartocci" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Grinberg Dana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100064" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103951v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arpentinier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bonalumi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113685" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918741v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Gouid" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.159" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pelucchi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Song" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c03874" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196454v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.061" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03444305v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02080" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561951v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cavallotti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9re00429g" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Prasad Shrestha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Seidel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116349" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311861v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Namysl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pratali Maffei" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.09.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403856v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Garcia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04992D" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21417" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032789v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vermeire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van de Vijver" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21400" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888498v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cato A.R. Pappijn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H Vermeire" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.117744" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032776v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelucchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Namysl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ranzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rizzo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02252" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032768v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02251" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434686v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stagni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Vandewalle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M van Geem" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B Marin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.123401" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03027468v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Li" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirong Zeng" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pieper" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Qi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2020-1613" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277940v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wullenkord" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.08.022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161003v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong R Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hansen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2019.02.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158092v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01251" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158108v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Frassoldati" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2019.05.090" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161012v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Marrod&#225;n" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lubrano Lavadera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara de Joannon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b00536" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321963v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a U Alzueta" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Fittschen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2019.01.038" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922893v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrod&#225;n" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assaf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.115" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922891v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bissoonauth" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah y Mohamed" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Yang Wang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingjie Chen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.086" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922901v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ranzi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.087" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922909v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.10.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922883v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.135" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676234v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B Marin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922886v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.119" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922877v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sebbar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Bockhorn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.067" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700660v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Gil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M van Geem" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.01.006" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905473v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lubrano Lavadera" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelucchi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b00967" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921769v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowakowska" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b06301" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464180v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bugler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togb&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.048" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676244v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzan Meng" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b10378" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669135v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coniglio" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyou Wang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21109" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464175v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R Rodriguez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei R Qi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa R Fittschen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.044" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575555v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben de Bruycker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.07.042" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626412v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin Leclerc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.03.031" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464172v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.047" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565730v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.06.128" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433850v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.07.018" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349454v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuiwen Zhang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Banyon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. Curran" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.06.028" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305110v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b09203" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304884v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.11.032" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349463v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. van Geem" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.06.009" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178244v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles K. Westbrook" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Pitz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b00687" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178238v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01939" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144243v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.03.026" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099836v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dirrenberger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.064" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099843v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.087" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266247v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Boumehdi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b01057" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991550v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Nowakowska" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.11.024" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059915v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20871" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069980v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin&#233;ad M. Burke" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Metcalfe" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Haas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.05.010" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056660v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanjun Cheng" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503772h" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022632v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Glaude" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4107102" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771751v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923973v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blocquet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Amedro" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1314968110" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880155v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Bahrini" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranay Morajkar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53335" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846052v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Hayet Bennadji" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Billaud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2013.03.002" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842649v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran P. Somers" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Simmie" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Gillespie" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ultan Burke" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.113" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853804v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.016" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772058v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Sayeed Ahmed" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875807v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Conroy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grainne Black" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.06.007" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771603v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cord" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lizardo Huerta" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309821z" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726381v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.03.012" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726377v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301043r" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771363v2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.07.008" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715756v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne K. Metcalfe" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.01.021" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726379v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja305200h" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776646v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200707h" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602695v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blurock" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CS00207K" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724935v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Biet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hichem Hakka" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.060" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724937v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bax" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2010.09.047" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602156v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP00539H" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724939v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.11.009" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849457v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitral V. Naik" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie K. Westbrook" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.007" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554812v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyue Zhou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.001" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724934v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.10.020" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724929v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.10.013" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799677v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Bennadji" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yahyaoui" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20473" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/391304AADC9C30E4FA7A52E3585722AFA07EE77C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724818v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.03.012" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602130v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200906850" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724930v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.12.008" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169466v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2010-01-0546" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724812v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.06.003" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436302v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hakka" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849322v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyanasundaram Seshadri" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianfeng Lu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Humer" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Niemann" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.215" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724801v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.03.003" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848875v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Silke" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.07.014" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140025v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140023v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139755v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0623802" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128426v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baumlin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broust" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bazer-Bachi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdeaux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2006.02.016" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD231FK8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641636v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A Daniau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-3403" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05059738v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Dinh" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;namianse Dan Ebouo" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478992v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03829935v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396760v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wullenkord" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeng" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533128v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531429v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gouid" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478389v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533287v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgalais" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-S. Tran" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533204v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02390721v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Leclerc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Dreff" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533313v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fenard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carstensen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. van Geem" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478415v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377707v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371509v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377675v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371504v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377567v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371516v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378907v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Daniau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880195v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Guillaume" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5307-8" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00154552v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752479v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL049N" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>