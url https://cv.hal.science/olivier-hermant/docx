--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1337,342 +1337,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalization by Completeness with Heyting Algebras</w:t>
+                <w:t xml:space="preserve">Verification of Faust Signal Processing Programs in COQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Gilbert</w:t>
+                <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPAR 20 : 20th International Conference on Logic for Programming, Artificial Intelligence and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
+              <w:t xml:space="preserve">The 1st International Workshop on Coq for PL (Co-located with POPL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204599v1</w:t>
+                <w:t xml:space="preserve">hal-01108173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réels aux flottants : préservation automatique de preuves de stabilité de Lyapunov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFADL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pascale Le Gall; Frederic Dadeau, Jun 2015, Bordeaux, France. pp.51-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of Faust Signal Processing Programs in COQ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
+                <w:t xml:space="preserve">Normalization by Completeness with Heyting Algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st International Workshop on Coq for PL (Co-located with POPL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Mumbai, India</w:t>
+              <w:t xml:space="preserve">LPAR 20 : 20th International Conference on Logic for Programming, Artificial Intelligence and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108173v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Taste of Sound Reasoning in Faust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Linux Audio Conference (LAC 2015) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johannes Gutenberg University (JGU), Apr 2015, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1691,286 +1691,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Big Data with Information Flow Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pasquier</w:t>
+                <w:t xml:space="preserve">Automated Deduction in the B Set Theory using Typed Proof Search and Deduction Modulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jatinder Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Bacon</w:t>
+                <w:t xml:space="preserve">Damien Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Halmagrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Conference on Cloud Computing (CLOUD 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, New York, United States</w:t>
+              <w:t xml:space="preserve">LPAR 20 : 20th International Conference on Logic for Programming, Artificial Intelligence and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji. pp 42-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260014v1</w:t>
+                <w:t xml:space="preserve">hal-01204701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Deduction in the B Set Theory using Typed Proof Search and Deduction Modulo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Delahaye</w:t>
+                <w:t xml:space="preserve">Managing Big Data with Information Flow Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jatinder Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Doligez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Halmagrand</w:t>
+                <w:t xml:space="preserve">Jean Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPAR 20 : 20th International Conference on Logic for Programming, Artificial Intelligence and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji. pp 42-58</w:t>
+              <w:t xml:space="preserve">8th IEEE International Conference on Cloud Computing (CLOUD 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204701v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Invariants with Transformers: Experimental Scalability and Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2030,51 +2030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALICe: A Framework to Improve Affine Loop Invariant Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2119,291 +2119,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic A-translation and Super-consistency entail Classical Cut Elimination</w:t>
+                <w:t xml:space="preserve">Using Event-Based Style for Developing M2M Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Allali</w:t>
+                <w:t xml:space="preserve">Truong Giang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Manceny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rioboo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPAR 19 - 19th Conference on Logic for Programming, Artificial Intelligence, and Reasoning - 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-45221-5_28⟩</w:t>
+              <w:t xml:space="preserve">GPC - 8th International Conference on Grid and Pervasive Computing - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Seoul, South Korea. pp.348-357, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38027-3_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923915v1</w:t>
+                <w:t xml:space="preserve">hal-00924491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Event-Based Style for Developing M2M Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Truong Giang Le</w:t>
+                <w:t xml:space="preserve">Semantic A-translation and Super-consistency entail Classical Cut Elimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Rioboo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPC - 8th International Conference on Grid and Pervasive Computing - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Seoul, South Korea. pp.348-357, </w:t>
+              <w:t xml:space="preserve">LPAR 19 - 19th Conference on Logic for Programming, Artificial Intelligence, and Reasoning - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernd Fischer, Geoff Sutcliffe, Dec 2013, Stellenbosch, South Africa. pp.407-422, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38027-3_37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-45221-5_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924491v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof Certiﬁcation in Zenon Modulo: When Achilles Uses Deduction Modulo to Outrun the Tortoise with Shorter Steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2562,51 +2562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenon Modulo: When Achilles Outruns the Tortoise using Deduction Modulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2679,103 +2679,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programming Robots With Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Giang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitriy Fedosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Manceny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Embedded Systems Symposium (IESS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paderborn, Germany. pp.14-25, </w:t>
@@ -2807,295 +2807,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Proof that Reducibility Candidates entail Cut Elimination</w:t>
+                <w:t xml:space="preserve">The λΠ-calculus Modulo as a Universal Proof Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Cousineau</w:t>
+                <w:t xml:space="preserve">Mathieu Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carbonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTA'12 - 23rd International Conference on Rewriting Techniques and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">the Second International Workshop on Proof Exchange for Theorem Proving (PxTP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom. pp. 28-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743284v1</w:t>
+                <w:t xml:space="preserve">hal-00917845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The λΠ-calculus Modulo as a Universal Proof Language</w:t>
+                <w:t xml:space="preserve">A Semantic Proof that Reducibility Candidates entail Cut Elimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Boespflug</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Carbonneaux</w:t>
+                <w:t xml:space="preserve">Denis Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Second International Workshop on Proof Exchange for Theorem Proving (PxTP 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTA'12 - 23rd International Conference on Rewriting Techniques and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nagoya, Japan. pp.133--148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.RTA.2012.133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917845v1</w:t>
+                <w:t xml:space="preserve">hal-00743284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unifying Event-based and Rule-based Styles for Concurrent and Reactive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Giang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Manceny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rioboo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Conference on Software Paradigm Trends, ICSOFT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.347-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3146,77 +3146,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giang Le Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Manceny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rioboo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Software Paradigm Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.347-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3267,51 +3267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Khramenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Finnish-Russian University Cooperation in Telecommunication Workshop (FRUCT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, St.-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3336,64 +3336,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedukti: A Universal Proof Checker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carbonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3444,90 +3444,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Adaptation through Event Reconfiguration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Giang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Manceny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variability, Adaptation and Dynamism in software systEms and seRvices (VADER 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Hersonissos, Crete, France. pp.637-646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3552,90 +3552,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Adaptation through Event Recon guration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Giang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Manceny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Variability, Adaptation and Dynamism in software systEms and seRvices (VADER 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Hersonissos, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4511,51 +4511,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation of Lyapunov-Theoretic Proofs: From Real to Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4866,51 +4866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cri.mines-paristech.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305831v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cauderlier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halmagrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09533-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793008v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00294527-1722692" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743218v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9153-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/889CBA97521738C2ADAC144059BD5C8D0FFB2269/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917868v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lipton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00912791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943941v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanqui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Genestier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2019.9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01859773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyuan Han" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bates" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01820522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphal Cauderlier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01204599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gilbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01138327v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Maisonneuve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder Singh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bacon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01204701v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2014.08.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Allali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45221-5_28" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Giang Le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rioboo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38027-3_37" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920224v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boudard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45221-5_20" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924489v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Fedosov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38853-8_2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cousineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2012.133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917845v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boespflug" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carbonneaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Le Truong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00909649v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Khramenkova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01537578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Saillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639556v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00909684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00916025v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87531-4_14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C5T0DQ46-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73449-9_9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02066058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathiya Prabhu Kumar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chiky" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65406-5_4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaum&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04281492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01154799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonichon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Brunel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Houtmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150697v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086732v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01529422v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cri.mines-paristech.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305831v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cauderlier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halmagrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09533-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793008v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00294527-1722692" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743218v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9153-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/889CBA97521738C2ADAC144059BD5C8D0FFB2269/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917868v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lipton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00912791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943941v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanqui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Genestier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2019.9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01859773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyuan Han" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bates" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01820522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphal Cauderlier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108173v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01138327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Maisonneuve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01204599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gilbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01204701v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bacon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2014.08.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Giang Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rioboo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38027-3_37" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Allali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45221-5_28" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920224v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boudard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45221-5_20" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924489v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Fedosov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38853-8_2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boespflug" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carbonneaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cousineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2012.133" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Le Truong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00909649v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Khramenkova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01537578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Saillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639556v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00909684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00916025v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87531-4_14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C5T0DQ46-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73449-9_9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02066058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathiya Prabhu Kumar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chiky" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65406-5_4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaum&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04281492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01154799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonichon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Brunel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Houtmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150697v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086732v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01529422v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>