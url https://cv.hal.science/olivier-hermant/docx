--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1337,204 +1337,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of Faust Signal Processing Programs in COQ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des réels aux flottants : préservation automatique de preuves de stabilité de Lyapunov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
+                <w:t xml:space="preserve">Vivien Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st International Workshop on Coq for PL (Co-located with POPL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Mumbai, India</w:t>
+              <w:t xml:space="preserve">AFADL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascale Le Gall; Frederic Dadeau, Jun 2015, Bordeaux, France. pp.51-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108173v1</w:t>
+                <w:t xml:space="preserve">hal-01138327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des réels aux flottants : préservation automatique de preuves de stabilité de Lyapunov</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verification of Faust Signal Processing Programs in COQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Maisonneuve</w:t>
+                <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFADL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pascale Le Gall; Frederic Dadeau, Jun 2015, Bordeaux, France. pp.51-56</w:t>
+              <w:t xml:space="preserve">The 1st International Workshop on Coq for PL (Co-located with POPL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138327v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalization by Completeness with Heyting Algebras</w:t>
               </w:r>
@@ -1602,77 +1602,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Taste of Sound Reasoning in Faust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jouvelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Linux Audio Conference (LAC 2015) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johannes Gutenberg University (JGU), Apr 2015, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1691,286 +1691,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Deduction in the B Set Theory using Typed Proof Search and Deduction Modulo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Delahaye</w:t>
+                <w:t xml:space="preserve">Managing Big Data with Information Flow Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Doligez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Halmagrand</w:t>
+                <w:t xml:space="preserve">Jatinder Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPAR 20 : 20th International Conference on Logic for Programming, Artificial Intelligence and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji. pp 42-58</w:t>
+              <w:t xml:space="preserve">8th IEEE International Conference on Cloud Computing (CLOUD 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204701v2</w:t>
+                <w:t xml:space="preserve">hal-01260014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Big Data with Information Flow Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jatinder Singh</w:t>
+                <w:t xml:space="preserve">Automated Deduction in the B Set Theory using Typed Proof Search and Deduction Modulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bacon</w:t>
+                <w:t xml:space="preserve">Damien Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Halmagrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Conference on Cloud Computing (CLOUD 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, New York, United States</w:t>
+              <w:t xml:space="preserve">LPAR 20 : 20th International Conference on Logic for Programming, Artificial Intelligence and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji. pp 42-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260014v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Invariants with Transformers: Experimental Scalability and Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2030,51 +2030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALICe: A Framework to Improve Affine Loop Invariant Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2119,291 +2119,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Event-Based Style for Developing M2M Applications</w:t>
+                <w:t xml:space="preserve">Semantic A-translation and Super-consistency entail Classical Cut Elimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truong Giang Le</w:t>
+                <w:t xml:space="preserve">Lisa Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Rioboo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPC - 8th International Conference on Grid and Pervasive Computing - 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38027-3_37⟩</w:t>
+              <w:t xml:space="preserve">LPAR 19 - 19th Conference on Logic for Programming, Artificial Intelligence, and Reasoning - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernd Fischer, Geoff Sutcliffe, Dec 2013, Stellenbosch, South Africa. pp.407-422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-45221-5_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924491v1</w:t>
+                <w:t xml:space="preserve">hal-00923915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic A-translation and Super-consistency entail Classical Cut Elimination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Event-Based Style for Developing M2M Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Giang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Manceny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Allali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hermant</w:t>
+                <w:t xml:space="preserve">Renaud Rioboo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPAR 19 - 19th Conference on Logic for Programming, Artificial Intelligence, and Reasoning - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bernd Fischer, Geoff Sutcliffe, Dec 2013, Stellenbosch, South Africa. pp.407-422, </w:t>
+              <w:t xml:space="preserve">GPC - 8th International Conference on Grid and Pervasive Computing - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Seoul, South Korea. pp.348-357, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-45221-5_28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38027-3_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923915v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof Certiﬁcation in Zenon Modulo: When Achilles Uses Deduction Modulo to Outrun the Tortoise with Shorter Steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2562,51 +2562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenon Modulo: When Achilles Outruns the Tortoise using Deduction Modulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2679,103 +2679,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programming Robots With Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Giang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitriy Fedosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Manceny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Embedded Systems Symposium (IESS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paderborn, Germany. pp.14-25, </w:t>
@@ -2807,295 +2807,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The λΠ-calculus Modulo as a Universal Proof Language</w:t>
+                <w:t xml:space="preserve">A Semantic Proof that Reducibility Candidates entail Cut Elimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Boespflug</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Carbonneaux</w:t>
+                <w:t xml:space="preserve">Denis Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Second International Workshop on Proof Exchange for Theorem Proving (PxTP 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTA'12 - 23rd International Conference on Rewriting Techniques and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nagoya, Japan. pp.133--148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.RTA.2012.133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917845v1</w:t>
+                <w:t xml:space="preserve">hal-00743284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Proof that Reducibility Candidates entail Cut Elimination</w:t>
+                <w:t xml:space="preserve">The λΠ-calculus Modulo as a Universal Proof Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Cousineau</w:t>
+                <w:t xml:space="preserve">Mathieu Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carbonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTA'12 - 23rd International Conference on Rewriting Techniques and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">the Second International Workshop on Proof Exchange for Theorem Proving (PxTP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom. pp. 28-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743284v1</w:t>
+                <w:t xml:space="preserve">hal-00917845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unifying Event-based and Rule-based Styles for Concurrent and Reactive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Giang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Manceny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rioboo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Conference on Software Paradigm Trends, ICSOFT 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.347-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3146,77 +3146,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giang Le Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Manceny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rioboo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Software Paradigm Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.347-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3267,51 +3267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Khramenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Finnish-Russian University Cooperation in Telecommunication Workshop (FRUCT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, St.-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3336,64 +3336,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedukti: A Universal Proof Checker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carbonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3444,90 +3444,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Adaptation through Event Reconfiguration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Giang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Manceny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variability, Adaptation and Dynamism in software systEms and seRvices (VADER 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Hersonissos, Crete, France. pp.637-646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3552,90 +3552,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Adaptation through Event Recon guration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Giang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Manceny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Variability, Adaptation and Dynamism in software systEms and seRvices (VADER 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Hersonissos, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4511,51 +4511,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation of Lyapunov-Theoretic Proofs: From Real to Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4866,51 +4866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cri.mines-paristech.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305831v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cauderlier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halmagrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09533-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793008v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00294527-1722692" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743218v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9153-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/889CBA97521738C2ADAC144059BD5C8D0FFB2269/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917868v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lipton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00912791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943941v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanqui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Genestier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2019.9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01859773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyuan Han" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bates" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01820522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphal Cauderlier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108173v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01138327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Maisonneuve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01204599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gilbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01204701v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bacon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2014.08.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Giang Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rioboo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38027-3_37" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Allali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45221-5_28" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920224v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boudard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45221-5_20" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924489v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Fedosov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38853-8_2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917845v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boespflug" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carbonneaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cousineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2012.133" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Le Truong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00909649v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Khramenkova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01537578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Saillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639556v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00909684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00916025v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87531-4_14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C5T0DQ46-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73449-9_9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02066058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathiya Prabhu Kumar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chiky" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65406-5_4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaum&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04281492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01154799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonichon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Brunel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Houtmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150697v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086732v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01529422v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cri.mines-paristech.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305831v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cauderlier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halmagrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09533-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793008v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00294527-1722692" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743218v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9153-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/889CBA97521738C2ADAC144059BD5C8D0FFB2269/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917868v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lipton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00912791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943941v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanqui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Genestier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2019.9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01859773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyuan Han" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bates" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01820522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphal Cauderlier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01138327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Maisonneuve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouvelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01204599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gilbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder Singh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bacon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01204701v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2014.08.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Allali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45221-5_28" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Giang Le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rioboo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38027-3_37" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920224v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boudard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45221-5_20" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924489v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Fedosov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38853-8_2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cousineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2012.133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00917845v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boespflug" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carbonneaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Le Truong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00909649v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Khramenkova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01537578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Saillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639556v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00909684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00916025v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87531-4_14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C5T0DQ46-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73449-9_9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02066058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathiya Prabhu Kumar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chiky" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65406-5_4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaum&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04281492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01154799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonichon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Brunel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Houtmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150697v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086732v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01529422v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>