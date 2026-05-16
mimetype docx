--- v1 (2026-04-16)
+++ v2 (2026-05-16)
@@ -66,364 +66,364 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasible piezomagnetic coefficients of Fe65Co35 alloys with Cr addition</w:t>
+                <w:t xml:space="preserve">Multiscale modeling of twinning mechanism in polycrystalline 26at%Nb-Ti shape memory alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Braga Silva</w:t>
+                <w:t xml:space="preserve">Marie Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Froes</w:t>
+                <w:t xml:space="preserve">Karine Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carlos Angelo Nuñes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Bormio-Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.105668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ae485c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2026.105668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530772v1</w:t>
+                <w:t xml:space="preserve">hal-05559657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of twinning mechanism in polycrystalline 26at%Nb-Ti shape memory alloy</w:t>
+                <w:t xml:space="preserve">Feasible piezomagnetic coefficients of Fe65Co35 alloys with Cr addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Caruel</w:t>
+                <w:t xml:space="preserve">Iris Braga Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Lavernhe</w:t>
+                <w:t xml:space="preserve">Fernando Froes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Angelo Nuñes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
+                <w:t xml:space="preserve">Cristina Bormio-Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.105668. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2026.105668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ae485c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559657v1</w:t>
+                <w:t xml:space="preserve">hal-05530772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the magnetic and electrical properties of (Fe&amp;lt;sub&amp;gt;0.65&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;0.35&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;100-x&amp;lt;/sub&amp;gt;Nb&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; alloys for x&lt;1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Marinho Arruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Froes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bormio-Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 345, pp.131196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -470,51 +470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoelastic behavior of DP steel in biaxial mechanical loading condition - Equivalent stress for magnetostriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Le Soudeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.173058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -600,51 +600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1037, pp.182344. </w:t>
@@ -676,248 +676,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization on thermal hysteresis of shape memory alloys via macroscopic interface propagation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of plastic shear strain on the magnetic behaviour of pure iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Maazaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongjun He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 591, pp.171753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733729v1</w:t>
+                <w:t xml:space="preserve">hal-04404127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of plastic shear strain on the magnetic behaviour of pure iron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Maazaz</w:t>
+                <w:t xml:space="preserve">Characterization on thermal hysteresis of shape memory alloys via macroscopic interface propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengguan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
+                <w:t xml:space="preserve">Yongjun He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 591, pp.171753. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.102038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404127v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austenite-martensite interfacial patterns and energy dissipation of phase transformation in Ni-Mn-Ga single crystal</w:t>
               </w:r>
@@ -955,51 +955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingke Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 281, pp.120418. </w:t>
@@ -1031,7539 +1031,7773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of biaxial stress on magnetostriction—Experiments and modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Three-phase material mapping with incomplete X-ray diffraction spectral information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyang Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe-Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 568, pp.170389. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (3), pp.750-763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S160057672300331X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973907v1</w:t>
+                <w:t xml:space="preserve">hal-04733736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-phase material mapping with incomplete X-ray diffraction spectral information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of biaxial stress on magnetostriction—Experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Maazaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuyang Chang</w:t>
+                <w:t xml:space="preserve">J. Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Lavernhe-Taillard</w:t>
+                <w:t xml:space="preserve">R. Crepinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (3), pp.750-763. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 568, pp.170389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S160057672300331X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733736v1</w:t>
+                <w:t xml:space="preserve">hal-03973907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the morphic effect using a vanishing 2nd order magneto-elastic energy</w:t>
+                <w:t xml:space="preserve">Three-phase material mapping with incomplete X-ray diffraction spectral information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Taurines</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Xuyang Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe-Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170471⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (3), pp.750 - 763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S160057672300331X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973903v1</w:t>
+                <w:t xml:space="preserve">hal-04116689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced polynomial invariant integrity basis for in-plane magneto-mechanical loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Modeling of the morphic effect using a vanishing 2nd order magneto-elastic energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 579, pp.170849. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170849⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.170471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733735v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse identification of pipeline steel mechanical state by means of coupled magnetic measurements and artificial neural networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reduced polynomial invariant integrity basis for in-plane magneto-mechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Zemmouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2022.102782⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 579, pp.170849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915956v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ strain induced martensitic transformation measurement and consequences for the modeling of medium Mn stainless steels mechanical behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reduced polynomial invariant integrity basis for in-plane magneto-mechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103248⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 579, pp.170849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600945v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field displacement measurement method of metal-as-insulation pancake at liquid nitrogen temperature</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In-situ strain induced martensitic transformation measurement and consequences for the modeling of medium Mn stainless steels mechanical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilusca Janeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2022.3145306⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776258v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of plastic straining on the remanent magnetization of ferritic-pearlitic steel: Experimental and modeling aspects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Inverse identification of pipeline steel mechanical state by means of coupled magnetic measurements and artificial neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Maazaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Kassir</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zemmouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/9.0000237⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.102782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2022.102782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135916v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity bases for cubic nonlinear magnetostriction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
+                <w:t xml:space="preserve">Full-field displacement measurement method of metal-as-insulation pancake at liquid nitrogen temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad-Rajab Alharake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fazilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Godfrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167885⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, IEEE Transactions on Applied Superconductivity, 32 (4), pp.4601005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2022.3145306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051787v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive piezomagnetic monitoring of structures subjected to in-service cyclic loading: Application to the detection of fatigue crack initiation and propagation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Integrity bases for cubic nonlinear magnetostriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S He</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/9.0000195⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124431v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic multiscale modeling of the thermomechanical behavior of polycrystalline shape memory alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of plastic straining on the remanent magnetization of ferritic-pearlitic steel: Experimental and modeling aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Maazaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Amira Fnaiech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kassir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103361⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.025015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/9.0000237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559650v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezomagnetic behavior: experimental observations and multiscale modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Depeyre</w:t>
+                <w:t xml:space="preserve">Passive piezomagnetic monitoring of structures subjected to in-service cyclic loading: Application to the detection of fatigue crack initiation and propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ouaddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Furtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2020050⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.015344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/9.0000195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906868v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale magneto-elastic modeling of magnetic materials including isotropic second order stress effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stochastic multiscale modeling of the thermomechanical behavior of polycrystalline shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyang Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe-Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.165564⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.103361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196167v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezomagnetic behavior: experimental observations and multiscale modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiscale magneto-elastic modeling of magnetic materials including isotropic second order stress effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Depeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2020050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 491, pp.165564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.165564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906551v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Two Multiscale Thermomechanical Models of Polycrystalline Shape Memory alloys: Application to a Representative volUme Element of Titanium–Niobium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Piezomagnetic behavior: experimental observations and multiscale modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ouaddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K Lavernhe -Taillard</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jader Furtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Depeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shape Memory and Superelasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40830-019-00216-7⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (8), pp.810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157454v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel-titanium pseudo-elastic behavior under equi-biaxial dynamic loading conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Piezomagnetic behavior: experimental observations and multiscale modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ouaddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Han Zhao</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jader Furtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Depeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201818302054⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (8), pp.810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889556v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of a low magnetostrictive Fe-27wt%Co-0.5wt%Cr alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparative Study of Two Multiscale Thermomechanical Models of Polycrystalline Shape Memory alloys: Application to a Representative volUme Element of Titanium–Niobium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Daro Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Patoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Lavernhe -Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5007755⟩</w:t>
+              <w:t xml:space="preserve">Shape Memory and Superelasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40830-019-00216-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676372v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetostrictive and magnetic effects in Fe-27%Co laminations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale modeling of a low magnetostrictive Fe-27wt%Co-0.5wt%Cr alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Savary</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Batonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4994207⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5007755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689272v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approach for the modeling of chemo-magneto-thermo-mechanical couplings-reversible framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nickel-titanium pseudo-elastic behavior under equi-biaxial dynamic loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Quillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201818302054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889538v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Power Transformer Core Noise Generation due to Magnetostriction Induced Deformations using Fully Coupled Finite Element Modeling Optimization Procedures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Magnetostrictive and magnetic effects in Fe-27%Co laminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Waeckerle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2687409⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4994207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530911v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coincidence of strain-induced TRIP and propagative PLC bands in Medium Mn steels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiscale approach for the modeling of chemo-magneto-thermo-mechanical couplings-reversible framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe-Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame-Daro Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyang Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 941, pp.2290-2295</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591751v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallurgical Analysis of Brake Blocks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coincidence of strain-induced TRIP and propagative PLC bands in Medium Mn steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Babacar Ndiaye</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Perlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Metal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojmetal.2017.71001⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 704, pp.391 - 400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530910v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-mechanical modeling of electrical steel sheets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+                <w:t xml:space="preserve">Reduction of Power Transformer Core Noise Generation due to Magnetostriction Induced Deformations using Fully Coupled Finite Element Modeling Optimization Procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.05.008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2687409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530872v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Magnetic Induced Deformation Using Computer Code Chaining and Source Tensor Projection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
+                <w:t xml:space="preserve">Magneto-mechanical modeling of electrical steel sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugur Aydin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rasilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2666421⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 439, pp.82 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531198v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Biaxial Stress on Magnetic Behavior of Dual-Phase Steel - Experiments and Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Metallurgical Analysis of Brake Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathioro Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Depeyre</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Babacar Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2511169⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Metal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07, pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojmetal.2017.71001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532878v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Fe2B phase on the magnetomechanical behavior of Fe based materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of Magnetic Induced Deformation Using Computer Code Chaining and Source Tensor Projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Bormio-Nunes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52, pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2518304⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2666421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532879v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiscale Modeling of Magnetic Shape Memory Alloys: Application to NiMnGa Single Crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of Biaxial Stress on Magnetic Behavior of Dual-Phase Steel - Experiments and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A Pasko</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Sorel Mballa-Mballa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Depeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52, pp.1 - 4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2514705⟩</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2511169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532881v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenized magneto-elastic behavior model for the computation of strain due to magnetostriction in transformers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Multiscale Modeling of Magnetic Shape Memory Alloys: Application to NiMnGa Single Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Daro Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bernard</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Lavernhe-Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pasko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52 (2), pp.8000212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2493062⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 52, pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2514705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244934v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two phase modeling of the influence of plastic strain on the magnetic and magnetostrictive behaviors of ferromagnetic materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Role of Fe2B phase on the magnetomechanical behavior of Fe based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bormio-Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Lazreg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.10.092⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2518304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530764v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezomagnetic behavior of Fe-Al-B alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenized magneto-elastic behavior model for the computation of strain due to magnetostriction in transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Bormio-Nunes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.05.091⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (2), pp.8000212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2493062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560721v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Young's modulus variations with temperature of Ni and oxidized Ni using a magneto-mechanical approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Two phase modeling of the influence of plastic strain on the magnetic and magnetostrictive behaviors of ferromagnetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lazreg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2015.03.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 424, pp.421 - 442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.10.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530469v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetomechanical behavior of a directly solidified Fe-Al-B alloy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of Young's modulus variations with temperature of Ni and oxidized Ni using a magneto-mechanical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Bormio-Nunes</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Milhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Tatat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/24/10/105004⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 633, pp.76-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2015.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531791v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simplified 3-D Constitutive Law for Magnetomechanical Behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Piezomagnetic behavior of Fe-Al-B alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bormio-Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Rekik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2361643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 393, pp.404-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.05.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532885v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible magneto-mechanical modeling of heterogeneous media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Magnetomechanical behavior of a directly solidified Fe-Al-B alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus B S Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bormio-Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Johanna Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vagner de Oliveira Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ying Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10948-014-2536-x⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24, pp.105004 - 105004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/24/10/105004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531795v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Stress Model for Magnetic Hysteresis Losses Under Biaxial Loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">A Simplified 3-D Constitutive Law for Magnetomechanical Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Rekik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 50, pp.1 - 4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2285241⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 51 (3), pp.7300704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2361643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532889v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromagnetic Modeling of Magneto-Mechanical Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Sorel Mballa-Mballa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Depeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Meilland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50, pp.1 - 4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2288911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical modelling of a NiTi SMA sample submitted to displacement-controlled tensile test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Depriester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lavernhe-Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51, pp.1901 - 1922. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a multiaxial stress on the reversible and irreversible magnetic behaviour of a 3%Si-Fe alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reversible magneto-mechanical modeling of heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingjun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick-Sorel Mballa-Mballa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-141793⟩</w:t>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-014-2536-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003012v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale model for magneto-elastic behaviour including hysteresis effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Equivalent Stress Model for Magnetic Hysteresis Losses Under Biaxial Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00419-014-0863-9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2285241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531797v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidomain modeling of the influence of plastic deformation on the magnetic behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of a multiaxial stress on the reversible and irreversible magnetic behaviour of a 3%Si-Fe alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Said Lazreg</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2172935⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (3-4), pp.301-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-141793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532891v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement magneto-mécanique dissipatif des matériaux ferromagnétiques sous chargement mécanique multiaxial.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">A multiscale model for magneto-elastic behaviour including hysteresis effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Tunizini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mecamat2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84 (9-11), pp.1307-1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00419-014-0863-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670466v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of plasticity on magnetic and magnetostrictive behaviors of dual-phase steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Multidomain modeling of the influence of plastic deformation on the magnetic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Lazreg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (4), pp.1273 - 1276. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2172936⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 48 (4), pp.1277 - 1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2172935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532893v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetical and multiscale approaches for the definition of an equivalent stress for magneto-elastic couplings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comportement magneto-mécanique dissipatif des matériaux ferromagnétiques sous chargement mécanique multiaxial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Waeckerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tunizini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mecamat2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00711559v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and magnetostrictive behavior of iron-silicon single crystals under uniaxial stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of plasticity on magnetic and magnetostrictive behaviors of dual-phase steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lazreg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (2), pp.270-273. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2032146⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 48 (4), pp.1273 - 1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2172936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555659v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent stress criteria for the effect of stress on magnetic behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Energetical and multiscale approaches for the definition of an equivalent stress for magneto-elastic couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2044561⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 323 (13), pp.1766-1781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2011.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555660v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and analytical modeling of the ΔE effect in a bulk iron-cobalt alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Magnetic and magnetostrictive behavior of iron-silicon single crystals under uniaxial stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Joseph Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (2), pp.401-404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tmag.2009.2033387⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.270-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2032146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555656v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale model for piezomagnetic behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Measurement and analytical modeling of the ΔE effect in a bulk iron-cobalt alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.401-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmag.2009.2033387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447293v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical model for the ΔE effect in magnetic materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Equivalent stress criteria for the effect of stress on magnetic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2009012⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (8), pp.3089-3092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2044561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480146v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An equivalent stress for the influence of multiaxial stress on the magnetic behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">A multiscale model for piezomagnetic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Joseph Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (4), p. 525</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447286v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible magneto-elastic behavior: a multiscale approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An analytical model for the ΔE effect in magnetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.06.003⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2009012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00352264v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of the magneto-mechanical behavior of grain-oriented silicon steels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An equivalent stress for the influence of multiaxial stress on the magnetic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.01.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (7), p. 07A313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3068646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00352279v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale strategy for the determination of magneto-elastic behaviour : discussion and application to Ni-Zn ferrites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reversible magneto-elastic behavior: a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vieille</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (3), pp.1018-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161183v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of plastic straining on magnetostriction of ferromagnetic polycrystals - experiments and multiscale modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiscale modeling of the magneto-mechanical behavior of grain-oriented silicon steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Daniel</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 304, pp.e489-e491</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 320 (7), pp.1412-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112033v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation des déformations induites par les forces magnétiques et par la magnétostriction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Multiscale strategy for the determination of magneto-elastic behaviour : discussion and application to Ni-Zn ferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9, pp.499-514</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (1/4), pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115009v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et modélisation d’un dispositif de contrôle de déplacement utilisant un matériau à magnétostriction géante</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of plastic straining on magnetostriction of ferromagnetic polycrystals - experiments and multiscale modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 10, pp.44-51</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 304, pp.e489-e491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292577v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental set-up for the characterisation of magneto-mechanical behaviour of materials submitted to biaxial stresses. Application to Fe-Co alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Alves</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation des déformations induites par les forces magnétiques et par la magnétostriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 81, pp.19-23</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9, pp.499-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112043v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-elastic multiscale approach for the modelling of multiaxial stress state and plasticity - experimental and numerical aspects</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conception et modélisation d’un dispositif de contrôle de déplacement utilisant un matériau à magnétostriction géante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Azoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 81, pp.82-86</w:t>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.44-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112044v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the influence of micro-plasticity on the magnetic behaviour of ferromagnetic polycrystals through a multiscale approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new experimental set-up for the characterisation of magneto-mechanical behaviour of materials submitted to biaxial stresses. Application to Fe-Co alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Technology - Electrical Steels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6, pp.440-447</w:t>
+              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 81, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112046v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic behaviour of electrical steels : demagnetising surface effect and texture gradient</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Magneto-elastic multiscale approach for the modelling of multiaxial stress state and plasticity - experimental and numerical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 19 (1-4), pp.293-297</w:t>
+              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 81, pp.82-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038109v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenisation of magneto-elastic behaviour: from the grain to the macro scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modelling of the influence of micro-plasticity on the magnetic behaviour of ferromagnetic polycrystals through a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Billardon</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jendly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Technology - Electrical Steels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.440-447</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038085v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the magnetoelastic anisotropy of a non-oriented silicon iron alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homogenisation of magneto-elastic behaviour: from the grain to the macro scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Billardon</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(02)00850-8⟩</w:t>
+              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (2-3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/s0101-82052004000200010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03038128v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis and multiscale modelling of the anisotropic mechanical and magnetostrictive behaviours of electrical steels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Magnetic behaviour of electrical steels : demagnetising surface effect and texture gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Billardon</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (1-4), pp.293-297</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03038120v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism and internal stresses : Concept of magneto-plastic anisotropy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of the magnetoelastic anisotropy of a non-oriented silicon iron alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Hug</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1999921⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 254-255, pp.352-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(02)00850-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560783v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of internal stresses and dislocation features on the magnetic properties of soft ferromagnetic materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis and multiscale modelling of the anisotropic mechanical and magnetostrictive behaviours of electrical steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Clavel</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, Soft Magnetic Materials 13, 08 (PR2), pp.Pr2-515 - Pr2-518. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:19982119⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 105, pp.247-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20030194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575644v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some aspects of the magnetomechanical coupling in the strengthening of nonoriented and grain-oriented 3% SiFe alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Magnetism and internal stresses : Concept of magneto-plastic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Clavel</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/20.560110⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 09 (PR9), pp.Pr9-207 - Pr9-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1999921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560743v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of internal stresses and dislocation features on the magnetic properties of soft ferromagnetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Soft Magnetic Materials 13, 08 (PR2), pp.Pr2-515 - Pr2-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19982119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some aspects of the magnetomechanical coupling in the strengthening of nonoriented and grain-oriented 3% SiFe alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 33 (1), pp.763-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/20.560110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence of plastic strain on magnetic behaviour of non-oriented Fe-3Si and application to manufacturing test by punching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 11 (5), pp.482 - 487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/mst.1995.11.5.482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (116)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (126)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of interface kinetics during phase transformation of Shape Memory Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingke Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengguan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8578,12044 +8812,13055 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Martensitic Transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full magnetoelastic behavior of DP steel in biaxial mechanical loading condition -multiscale model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Le Soudeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Euromech, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la transformation martensitique induite par déformation dans des aciers au manganèse moyennement alliés par mesures multi-instrumentées in-situ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Suivi de la transformation martensitique induite par déformation dans des aciers moyennement alliés en manganèse par mesures multi-instrumentées in-situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Metz, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313139v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la transformation martensitique induite par déformation dans des aciers moyennement alliés en manganèse par mesures multi-instrumentées in-situ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Suivi de la transformation martensitique induite par déformation dans des aciers au manganèse moyennement alliés par mesures multi-instrumentées in-situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Metz, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252446v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-instrumented in-situ strain induced martensitic transformation measurements of medium Mn stainless steels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of guillotine cutting on losses in silicon steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Le Soudeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Solid Mechanics Conference (ESMC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Soft Magnetic Materials conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261825v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of guillotine cutting on losses in silicon steel</w:t>
+                <w:t xml:space="preserve">Fast estimation of the influence of a tensile plastic strain on the magnetic behaviour of electrical steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Le Soudeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Magnetic Materials conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t>
+              <w:t xml:space="preserve">27th Soft Magnetic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers Magnetics Society, Sep 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252454v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast estimation of the influence of a tensile plastic strain on the magnetic behaviour of electrical steels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-instrumented in-situ strain induced martensitic transformation measurements of medium Mn stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Soft Magnetic Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers Magnetics Society, Sep 2025, Turin, Italy</w:t>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference (ESMC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252453v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezomagnetism in Cr Dopped Fe65Co35 Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Braga Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Froes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higor Natan Alves Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bormio-Nunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Magnetic Conference - Short Papers (INTERMAG Short Papers)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rio de Janeiro, Brazil. pp.1-2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers61879.2024.10576837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of biaxial stress on magnetic behavior of hot-rolled steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariae Maazaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Crepinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Celada-Casero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Non-Destructive Testing (ECNDT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the EU project &amp;quot;Online Microstructure Analytics&amp;quot; advances inline sensing of microstructure during steel manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frenk van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Aarnts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haibing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Melzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danique Fintelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Non-Destructive Testing (ECNDT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of a Mechanical Stress Dependent Macroscopic Magnetic Model for Incremental Permeability Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frenk van den Berg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Non-Destructive Testing (ECNDT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the morphic effect using a 1st-order transitional magneto-elastic energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Développement d'un modèle magnéto-élastique isotrope avec second ordre évanescent -application au Fe-3%Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Soft Magnetic Materials conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773047v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation d'un alliage binaire Niobium-Titane</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling of the morphic effect using a 1st-order transitional magneto-elastic energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">25th Soft Magnetic Materials conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772995v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la déformation plastique sur l'aimantation rémanente d'un acier ferrito-perlitique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et modélisation d'un alliage binaire Niobium-Titane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Patoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique 2022</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772922v1</w:t>
+                <w:t xml:space="preserve">hal-03772995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-PBF and DED processing of a Ni-based superalloy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de la déformation plastique sur l'aimantation rémanente d'un acier ferrito-perlitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Maazaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World PM2022 Congress &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Powder Metallurgy Association (EPMA), Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089265v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle magnéto-élastique isotrope avec second ordre évanescent -application au Fe-3%Si</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L-PBF and DED processing of a Ni-based superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Solas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szmytka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Locq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">World PM2022 Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Powder Metallurgy Association (EPMA), Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772954v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of biaxial stress on magnetostriction - experiments and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Maazaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Crepinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frenk van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Soft Magnetic Materials - SMM25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermo-mécanique des conducteurs Nb$_3$Sn durant le traitement thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Abdel-Hafiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenii Gorinyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rochepault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM2022 - 25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plastic compression on the magnetic behaviour of a pipeline steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariae Maazaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Magnetic Materials - SMM25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of stator sheets punching effect on EV motor performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Christophe Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Aboumada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Soft Magnetic Materials Conference - SMM25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional Changes Measurement of Nb3Sn Cables and Strands during Heat Treatment Using Digital Image Correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Multiphysics study of phase transformations in Nb3Sn strands during Heat Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsenii Gorinyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Abdel-Hafiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rochepault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lavernhe-Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Magnet Technology (MT27)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540089v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics study of phase transformations in Nb3Sn strands during Heat Treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Dimensional Changes Measurement of Nb3Sn Cables and Strands during Heat Treatment Using Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Abdel-Hafiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rochepault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lavernhe-Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Magnet Technology (MT27)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540090v1</w:t>
+                <w:t xml:space="preserve">hal-03540089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-Field Displacement Measurement within a Metal-as-Insulation HTS Pancake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad-Rajab Alharake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fazilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Godfrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Applied Superconductivity (EUCAS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Moccow (virtual), Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement magnétomécanique : approche expérimentale et modélisation multiéchelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ouaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jader Furtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Mecamat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel-titanium pseudo-elastic behavior under equi-biaxial dynamic loading conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dimensional Changes of Nb3Sn Conductors During Heat Treatment Using Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rochepault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MECAMAT Aussois 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
+              <w:t xml:space="preserve">26th International Conference on Magnet Technology (MT26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157456v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the multiaxial dynamic behavior of a nickel-titanium shape memory alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Nickel-titanium pseudo-elastic behavior under equi-biaxial dynamic loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Quillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Zhao</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque MECAMAT Aussois 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280114v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined observation between Digital Images Correlation and X-ray diffraction for a 1D in-situ tensile loading test perform on Ni-Ti Shape Memory alloy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of the multiaxial dynamic behavior of a nickel-titanium shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Quillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280242v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional Changes of Nb3Sn Conductors During Heat Treatment Using Digital Image Correlation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combined observation between Digital Images Correlation and X-ray diffraction for a 1D in-situ tensile loading test perform on Ni-Ti Shape Memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyang Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe-Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Magnet Technology (MT26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540088v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezomagnetic behavior : experimental approach and multiscale modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ouaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jader Furtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Depeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of martensite phase transformation in shape memory alloys using a combined XRD-DIC technique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comportement dynamique des alliages à mémoire de forme sous chargement biaxial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Quillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997385v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniaxial displacement controlled loading test of shape memory NiTi alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuyang Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine-Lavernhe Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Mecamat 2018: Matériaux numériques. Microstructures et comportements thermomécanique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique des alliages à mémoire de forme sous chargement biaxial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Observation of martensite phase transformation in shape memory alloys using a combined XRD-DIC technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyang Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe-Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997390v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelle de la modélisation des couplages chemo-magnéto-thermo-mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lavernhe-Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuyang Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame-Daro Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of martensite phase transformation in shape memory alloys using a combined XRD-DIC technique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Approche multi-échelle de la modélisation du Fe-27%Co faiblement magnétostrictif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Batonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOMAT 2018 11th European Symposium on Martensitic Transformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889571v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-échelle de la modélisation du Fe-27%Co faiblement magnétostrictif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Relevance of multiscale approach for the modeling of various magneto-mechanical problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">15th International Workshop on 1&amp;2 Dimensional Magnetic Measurement and Testing (2DM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997382v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of multiscale approach for the modeling of various magneto-mechanical problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Observation of martensite phase transformation in shape memory alloys using a combined XRD-DIC technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyang Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe-Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on 1&amp;2 Dimensional Magnetic Measurement and Testing (2DM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ESOMAT 2018 11th European Symposium on Martensitic Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889543v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Regularized Digital Images Correlation Analysis to the Tensile Test of NiTi Shape Memory Alloy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Micromagnetic modeling of the thermo-magneto-mechanical behavior of magnetic shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Sevestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique 2017</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559845v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modeling of magneto-elastic behavior using simplified multi-scale model : application on power transformer core</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Approche micromagnétique de la modélisation des Alliages à Mémoire de Forme Magnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Sevestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685844v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetostrictive and magnetic effects in Fe-27%Co laminations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Influence des conditions de refroidissement sur le comportement magnétostrictif des matériaux ferromagnétiques – approche par modèle biphasé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Waeckerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Soft Magnetic Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591227v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche micromagnétique de la modélisation des Alliages à Mémoire de Forme Magnétiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Application of Regularized Digital Images Correlation Analysis to the Tensile Test of NiTi Shape Memory Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyang Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Daro Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577677v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conditions de refroidissement sur le comportement magnétostrictif des matériaux ferromagnétiques – approche par modèle biphasé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiscale modelling of thermo-mechanical coupling in Shape Memory Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyang Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame, Daro Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe-Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577671v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration Prediction of Non-Oriented Silicon Iron Power Transformer Core under DC Bias</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Magnetostrictive and magnetic effects in Fe-27%Co laminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Waeckerle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">23rd Soft Magnetic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685841v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches multiéchelles de la modélisation des couplages multiphysiques chemo-magnéto-thermo-mécaniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D modeling of magneto-elastic behavior using simplified multi-scale model : application on power transformer core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Franciliennes de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Francilienne de Mécanique, Jun 2016, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">Compumag 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559823v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Magnetostriction Induced Deformation Using Computer Code Chaining and Equivalent Stress Projection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Vibration Prediction of Non-Oriented Silicon Iron Power Transformer Core under DC Bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuqi Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Compumag 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Daejeon, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401868v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la déformation de transformateurs de puissance par approche magnéto-mécanique multiéchelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Approches multiéchelles de la modélisation des couplages multiphysiques chemo-magnéto-thermo-mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Rencontres Franciliennes de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Francilienne de Mécanique, Jun 2016, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361561v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale thermo-chemo-magneto-mechanical modeling of polycrystalline magnetic shape memory alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling of Magnetostriction Induced Deformation Using Computer Code Chaining and Equivalent Stress Projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuqi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiscale Materials Modeling (MMM2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, United States. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559827v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of TRIP Kinetics in Medium Mn Steels by in-situ Magnetic Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiscale thermo-chemo-magneto-mechanical modeling of polycrystalline magnetic shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Daro Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on High Manganese Steels (HMnS2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Chengdu, China</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multiscale Materials Modeling (MMM2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560742v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XRD study of the phase-coexistence in magneto-elastic transition of Mn1.24Fe0.71P0.46Si0.54 alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la déformation de transformateurs de puissance par approche magnéto-mécanique multiéchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mininger Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Turin, Italy</w:t>
+              <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278974v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of chemo-magneto-elastic couplings in Magnetic Shape Memory Alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">XRD study of the phase-coexistence in magneto-elastic transition of Mn1.24Fe0.71P0.46Si0.54 alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560678v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VALIDATION PAR DIFFRACTION DES RAYONS X D'UN MODELE MULTI ECHELLE DE TRANSFORMATION DE PHASE DES ALLIAGES A MEMOIRE DE FORME</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quantification of TRIP Kinetics in Medium Mn Steels by in-situ Magnetic Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2015 (CFM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on High Manganese Steels (HMnS2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552408v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la déformation de transformateurs de puissance par approche magnéto-mécanique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">VALIDATION PAR DIFFRACTION DES RAYONS X D'UN MODELE MULTI ECHELLE DE TRANSFORMATION DE PHASE DES ALLIAGES A MEMOIRE DE FORME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Daro Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe-Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2015 (CFM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244953v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of Magnetostriction Induced Deformations in Grain Oriented and Non-Oriented Silicon Iron Transformer Cores Thanks to an Imposed Magnetic Flux Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiscale modelling of chemo-magneto-elastic couplings in Magnetic Shape Memory Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Daro Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laurent</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">compumag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, montreal, Canada</w:t>
+              <w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531192v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un état de contrainte multi-axial sur le comportement magnétique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la déformation de transformateurs de puissance par approche magnéto-mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322603v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VALIDATION PAR DIFFRACTION DES RAYONS X D'UN MODELE MULTI ECHELLE DE TRANSFORMATION DE PHASE DES ALLIAGES A MEMOIRE DE FORME</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Calculation of Magnetostriction Induced Deformations in Grain Oriented and Non-Oriented Silicon Iron Transformer Cores Thanks to an Imposed Magnetic Flux Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique des matériaux bio-sourcés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Aussois, France</w:t>
+              <w:t xml:space="preserve">compumag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531801v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-magneto-elastic couplings -experiments, modeling and structural instabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la déformation de transformateurs de puissance par approche magnéto-mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Thermomechanical-electromagnetic coupling in solids: microstructural and stability aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552451v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified 3D constitutive law for magneto-mechanical behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Effet d’un état de contrainte multi-axial sur le comportement magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Rekik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552446v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a multiscale magneto-mechanical hysteresis model using multiaxial experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">VALIDATION PAR DIFFRACTION DES RAYONS X D'UN MODELE MULTI ECHELLE DE TRANSFORMATION DE PHASE DES ALLIAGES A MEMOIRE DE FORME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M D Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Lavernhe-Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">Mécanique des matériaux bio-sourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552444v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDENTIFICATION OF KINEMATIC HARDENING THANKS TO MAGNETIC METHOD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Chemo-magneto-elastic couplings -experiments, modeling and structural instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux, mécanique et électromagnétisme : Des mécanismes aux applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Aussois, France</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Thermomechanical-electromagnetic coupling in solids: microstructural and stability aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531805v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial behavior tests on Inco718DA cross-shaped samples using DIC and XRD</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Validation of a multiscale magneto-mechanical hysteresis model using multiaxial experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of ICEM16 - 16th International Conference on Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">6th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576737v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Shape Memory Alloys Multiscale Modeling thanks to in-situ X- Rays Diffraction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A simplified 3D constitutive law for magneto-mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Rekik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Cambridge, United Kingdom. 2 p</w:t>
+              <w:t xml:space="preserve">6th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021818v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation par diffraction des rayons X d'un modèle multi-échelle de transformation de phase des alliages à mémoire de forme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">IDENTIFICATION OF KINEMATIC HARDENING THANKS TO MAGNETIC METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lazreg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Mécamat Aussois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Aussois, France. 4 p</w:t>
+              <w:t xml:space="preserve">Matériaux, mécanique et électromagnétisme : Des mécanismes aux applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021805v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des contraintes multiaxiales sur le comportement magnétique des aciers électriques : caractérisation expérimentale et modélisation multi-échelle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Biaxial behavior tests on Inco718DA cross-shaped samples using DIC and XRD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. I. Prisacari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">Proc. of ICEM16 - 16th International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065360v1</w:t>
+                <w:t xml:space="preserve">hal-01576737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ X-Rays Diffraction and Multiscale Modeling of Shape Memory Alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Validation of Shape Memory Alloys Multiscale Modeling thanks to in-situ X- Rays Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Daro Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Maynadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Greenville, United States. 8 p</w:t>
+              <w:t xml:space="preserve">ICEM16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cambridge, United Kingdom. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021810v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation micromagnétique du comportement magnéto- mécanique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Validation par diffraction des rayons X d'un modèle multi-échelle de transformation de phase des alliages à mémoire de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Daro Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philip Meilland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">Colloque Mécamat Aussois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Aussois, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560723v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent stress model for magnetic hysteresis losses under biaxial loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Effet des contraintes multiaxiales sur le comportement magnétique des aciers électriques : caractérisation expérimentale et modélisation multi-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Soft Magnetic Materials (SMM21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293626v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de mesure du comportement magnéto-mécanique d'un alliage de fer-silicium sous chargement mécanique multiaxial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In-situ X-Rays Diffraction and Multiscale Modeling of Shape Memory Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Daro Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maynadier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Congrès Français de Mécanique 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SEM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Greenville, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552415v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation micromagnétique du comportement magnéto-mécanique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence d'un chargement mécanique multiaxial sur le comportement magnéto-mécanique dissipatif d'un alliage Fer-Silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philip Meilland</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque National en Calcul des Structures CSMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853855v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a Multiscale Modeling of Thermomechanical Behavior of Shape Memory Alloys thanks to in-situ X-Rays Diffraction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Equivalent stress model for magnetic hysteresis losses under biaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on PROCESSING &amp; MANUFACTURING OF ADVANCED MATERIALS Processing, Fabrication, Properties, Applications - Thermec 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">21st International Conference on Soft Magnetic Materials (SMM21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552438v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the magneto-mechanical coupling to the prediction of deformation of non-oriented FeSi based transformers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation micromagnétique du comportement magnéto- mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Sorel Mballa-Mballa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Depeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Meilland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">11ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931742v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidomain modelling of the magneto-mechanical behaviour of dual- phase steels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dispositif de mesure du comportement magnéto-mécanique d'un alliage de fer-silicium sous chargement mécanique multiaxial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bumedijene Raka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th World Conference on Nondestructive Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Durban, South Africa</w:t>
+              <w:t xml:space="preserve">21e Congrès Français de Mécanique 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686126v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation micro-macro du comportement d'un AMF sous sollicitations multiaxiales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation micromagnétique du comportement magnéto-mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Mballa Mballa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Depeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Meilland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MECAMAT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">11e Colloque National en Calcul des Structures CSMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552440v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent stress for multiphysics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Validation of a Multiscale Modeling of Thermomechanical Behavior of Shape Memory Alloys thanks to in-situ X-Rays Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Daro Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth US-France symposia of the International Center for Applied Computational Mechanics (ICACM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, New-York, United States</w:t>
+              <w:t xml:space="preserve">8th International Conference on PROCESSING &amp; MANUFACTURING OF ADVANCED MATERIALS Processing, Fabrication, Properties, Applications - Thermec 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552449v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDENTIFICATION OF KINEMATIC HARDENING THANKS TO MAGNETIC METHOD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Application of the magneto-mechanical coupling to the prediction of deformation of non-oriented FeSi based transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ganet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MECAMAT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552441v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of amultiaxial stress on the reversible and irreversible magnetic behavior of an iron-silicon alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">IDENTIFICATION OF KINEMATIC HARDENING THANKS TO MAGNETIC METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lazreg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2DM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienne, Autriche</w:t>
+              <w:t xml:space="preserve">Colloque MECAMAT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779127v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical properties and fatigue of nanocrystalline Ni/Cu electrodeposits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Equivalent stress for multiphysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Research Society Spring Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fifth US-France symposia of the International Center for Applied Computational Mechanics (ICACM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, New-York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961195v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEAT SOURCES DETERMINATION IN NI-TI SHAPE MEMORY ALLOYS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multidomain modelling of the magneto-mechanical behaviour of dual- phase steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Mballa Mballa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lazreg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Meilland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of International Symposium on Plasticity 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">18th World Conference on Nondestructive Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Durban, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576659v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multidomaine du comportement magnéto-mécanique des aciers dual-phases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation micro-macro du comportement d'un AMF sous sollicitations multiaxiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe-Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philip Meilland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème CONGRES FRANCAIS DE MECANIQUE DU 28 AOUT AU 2 SEPTEMBRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. article 957 session 22 (multiphysique)</w:t>
+              <w:t xml:space="preserve">Colloque MECAMAT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619251v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une contrainte équivalente multiphysique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of amultiaxial stress on the reversible and irreversible magnetic behavior of an iron-silicon alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Lavernhe-Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">2DM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533017v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise des microstructures et des textures du fer ARMCO pour la modélisation multi-échelle du comportement magnéto-élastique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation polycristalline du comportement d'un Alliage à Mémoire de Forme (AMF) de type Ni-Ti sous sollicitations multiaxiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Depriester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe-Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322626v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et modélisation du comportement magnéto-mécanique de monocristaux de fer-silicium sous contrainte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">HEAT SOURCES DETERMINATION IN NI-TI SHAPE MEMORY ALLOYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">Proc. of International Symposium on Plasticity 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533019v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent stress criteria for the effect of stress on magnetic behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical properties and fatigue of nanocrystalline Ni/Cu electrodeposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Material Research Society Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, San Francisco, United States. pp.P7.8.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-821-P7.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447334v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une contrainte de traction sur le comportement magnétomécanique d’un monocristal de FeSi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermo-mechanical description of phase transformation in Ni-Ti Shape Memory Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Depriester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe-Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-neuvième Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on the Mechanical Behavior of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, AIX-EN-PROVENCE, France. pp.2208-2213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.04.365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322642v1</w:t>
+                <w:t xml:space="preserve">hal-05413806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement magnéto-mécanique réversible d'un monocristal de Fe-3%Si</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Surfaces seuil de début de transformation : modèle cristallin pour un alliage à mémoire de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe-Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533663v1</w:t>
+                <w:t xml:space="preserve">hal-03422761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle multidomaines pour l'identification inverse d'états mécaniques par méthode magnétique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation multidomaine du comportement magnéto-mécanique des aciers dual-phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Mballa Mballa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lazreg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Meilland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et mécanismes des changements de phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
+              <w:t xml:space="preserve">20ème CONGRES FRANCAIS DE MECANIQUE DU 28 AOUT AU 2 SEPTEMBRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. article 957 session 22 (multiphysique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531808v1</w:t>
+                <w:t xml:space="preserve">hal-00619251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and magnetostrictive behavior of iron-silicon single crystals under uniaxial stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation polycristalline du comportement d’un Alliage `a Memoire de Forme (AMF) de type Ni-Ti sous sollicitations multiaxiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Depriester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe-Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMM 19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Torino, Italy</w:t>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, AIX-EN-PROVENCE, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447333v1</w:t>
+                <w:t xml:space="preserve">hal-05413828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multidomaine du comportement magnéto-mécanique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maîtrise des microstructures et des textures du fer ARMCO pour la modélisation multi-échelle du comportement magnéto-élastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Drouelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Etter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Solas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533658v1</w:t>
+                <w:t xml:space="preserve">hal-03322626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and analytical modeling of the ΔE effect in a bulk iron-cobalt alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vers une contrainte équivalente multiphysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robleh Waberi</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavernhe-Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMM 19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447336v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et modélisation de l'effet DE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Mesure et modélisation du comportement magnéto-mécanique de monocristaux de fer-silicium sous contrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Joseph Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les Matériaux du Génie Electrique - MGE 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354445v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et modélisation de la magnétostriction de tôles de fer-silicium à grains orientés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comportement magnéto-mécanique réversible d'un monocristal de Fe-3%Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Joseph Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les Matériaux du Génie Electrique - MGE 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354447v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement piézomagnétique d'un acier bas carbone - Application à la mesure des contraintes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effet d’une contrainte de traction sur le comportement magnétomécanique d’un monocristal de FeSi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.J. Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les Matériaux du Génie Electrique - MGE 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Dix-neuvième Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354444v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An equivalent stress for the influence of multiaxial stress on the magnetic behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Equivalent stress criteria for the effect of stress on magnetic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd Magnetism and Magnetic Materials Conference (MMM 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Austin, United States</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354431v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-elastic behaviour of iron-cobalt alloys : a multiscale approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation hystérétique du comportement magnéto-mécanique monocristallin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Joseph Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC 2006 - 6th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112035v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'état mécanique multiaxial élastique(-plastique) sur le comportement magnéto- mécanique d'alliages ferromagnétiques -Résultats expérimentaux et modélisation multiéchelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modèle multidomaines pour l'identification inverse d'états mécaniques par méthode magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lazreg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT Aussois 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">Mécanique et mécanismes des changements de phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532993v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'état mécanique multiaxial élastique (-plastique) sur le comportement magnéto-mécanique d'alliages ferromagnétiques - Résultats expérimentaux et modélisation multiéchelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Magnetic and magnetostrictive behavior of iron-silicon single crystals under uniaxial stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Joseph Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">SMM 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019274v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of magneto-elastic couplings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identification inverse d’états mécaniques par méthode magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Lazreg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC 2006 - 6th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112034v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of the effect of plasticity on magnetomechanical behaviour of ferromagnetic polycrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation multidomaine du comportement magnéto-mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Lazreg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC 2006 - 6th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112040v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif expérimental pour la caractérisation magneto-élastique : comparaison des déformations induites par les forces magnétiques et par la magnétostriction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Measurement and analytical modeling of the ΔE effect in a bulk iron-cobalt alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robleh Waberi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux du Génie Electrique (MGE2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">SMM 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322665v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale strategy for the determination of magneto-elastic behaviour : discussion and application to Ni-Zn ferrites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Identification et modélisation de l'effet DE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Applied Electromagnetics and Mechanics (ISEM2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Bad Gastein, Austria</w:t>
+              <w:t xml:space="preserve">Conférence sur les Matériaux du Génie Electrique - MGE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294306v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of plastic straining on magnetostriction of ferromagnetic polycrystals - experiments and multiscale modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mesure et modélisation de la magnétostriction de tôles de fer-silicium à grains orientés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Soft Magnetic Materials (SMM17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Bad Gastein, Austria</w:t>
+              <w:t xml:space="preserve">Conférence sur les Matériaux du Génie Electrique - MGE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294315v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'effet des contraintes sur le comportement magnétique des ferrites nickel zinc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comportement piézomagnétique d'un acier bas carbone - Application à la mesure des contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Joseph Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Billardon</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">Conférence sur les Matériaux du Génie Electrique - MGE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276576v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental device for magneto-elastic characterization : comparison of strains induced by magnetic and magnetostriction forces</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An equivalent stress for the influence of multiaxial stress on the magnetic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag - 15th Conference on the Computation of Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Shenyang, China</w:t>
+              <w:t xml:space="preserve">53rd Magnetism and Magnetic Materials Conference (MMM 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112049v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-mechanical behaviour of Fe-Co alloys submitted to biaxial stresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence de l'état mécanique multiaxial élastique(-plastique) sur le comportement magnéto- mécanique d'alliages ferromagnétiques -Résultats expérimentaux et modélisation multiéchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Billardon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on 1&amp;2-Dimensional Magnetic Measurement and Testing (2DM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">MECAMAT Aussois 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294342v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-elastic multiscale approach for the modelling of multiaxial stress state and plasticity - experimental and numerical aspects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Magneto-elastic behaviour of iron-cobalt alloys : a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on 1&amp;2- Dimensional Magnetic Measurement and Testing (2DM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">ESMC 2006 - 6th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294413v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-échelle du comportement magnéto-élastique des matériaux ferromagnétiques texturés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-scale analysis of magneto-elastic couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Billardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Billardon</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT 2004 « Mécanismes et Mécanique des Matériaux et Structures à Longueur Interne : Comportement et Effets d’Echelles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Aussois, France. p.525-528</w:t>
+              <w:t xml:space="preserve">ESMC 2006 - 6th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532994v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic behaviour of electrical steels : demagnetising surface effect and texture gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Influence de l'état mécanique multiaxial élastique (-plastique) sur le comportement magnéto-mécanique d'alliages ferromagnétiques - Résultats expérimentaux et modélisation multiéchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Applied Electromagnetics and Mechanics (ISEM2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Versailles, France</w:t>
+              <w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294432v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling and demagnetising surface effect : application to the prediction of magnetostriction of Grain Oriented silicon irons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiscale modelling of the effect of plasticity on magnetomechanical behaviour of ferromagnetic polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Soft Magnetic Materials (SMM16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">ESMC 2006 - 6th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294414v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the influence of micro-plasticity on the magnetic behaviour of ferromagnetic polycrystals through a multiscale approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Dispositif expérimental pour la caractérisation magneto-élastique : comparaison des déformations induites par les forces magnétiques et par la magnétostriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Soft Magnetic Materials (SMM16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">Matériaux du Génie Electrique (MGE2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294421v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogénéisation du comportement magnéto-élastique : du grain à l'échelle macroscopique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Multiscale strategy for the determination of magneto-elastic behaviour : discussion and application to Ni-Zn ferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Billardon</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Nice, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Applied Electromagnetics and Mechanics (ISEM2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Bad Gastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533653v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis and multiscale modeling of the anisotropic mechanical and magnetostrictive behaviours of electrical steels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Effect of plastic straining on magnetostriction of ferromagnetic polycrystals - experiments and multiscale modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth European Mechanics of Materials Conference (EMMC6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">17th International Conference on Soft Magnetic Materials (SMM17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Bad Gastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294435v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations à différentes échelles du comportement magnéto-élastique des matériaux magnétiques doux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l'effet des contraintes sur le comportement magnétique des ferrites nickel zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Matériaux 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Tours, France</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322685v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement élastique d’un polycristal texturé. Application à la déformation de magnétostriction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental device for magneto-elastic characterization : comparison of strains induced by magnetic and magnetostriction forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT « Mécanismes et déformations dans les matériaux multi-constituants »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Aussois, France. p.227-230</w:t>
+              <w:t xml:space="preserve">Compumag - 15th Conference on the Computation of Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Shenyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322695v1</w:t>
+                <w:t xml:space="preserve">hal-00112049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenisation of magneto-elastic behaviour: from the grain to the macro scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Magneto-mechanical behaviour of Fe-Co alloys submitted to biaxial stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Petropolis, Brazil</w:t>
+              <w:t xml:space="preserve">8th International Workshop on 1&amp;2-Dimensional Magnetic Measurement and Testing (2DM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03294462v1</w:t>
+                <w:t xml:space="preserve">hal-03294342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et identification du comportement magnéto-élastique d’une tôle de fer-silicium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Magneto-elastic multiscale approach for the modelling of multiaxial stress state and plasticity - experimental and numerical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Matériaux 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Tours, France</w:t>
+              <w:t xml:space="preserve">8th International Workshop on 1&amp;2- Dimensional Magnetic Measurement and Testing (2DM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322692v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-échelle de la déformation de magnétostriction d’un polycristal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Modélisation multi-échelle du comportement magnéto-élastique des matériaux ferromagnétiques texturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT « Multi-approches en mécanique des matériaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Aussois, France. p.291-294</w:t>
+              <w:t xml:space="preserve">MECAMAT 2004 « Mécanismes et Mécanique des Matériaux et Structures à Longueur Interne : Comportement et Effets d’Echelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Aussois, France. p.525-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322702v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description par éléments finis d’un polycristal anisotrope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Multiscale modelling and demagnetising surface effect : application to the prediction of magnetostriction of Grain Oriented silicon irons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quinzième Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Soft Magnetic Materials (SMM16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322700v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magnetic behaviour of electrical steels : demagnetising surface effect and texture gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Billardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Symposium on Applied Electromagnetics and Mechanics (ISEM2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of the influence of micro-plasticity on the magnetic behaviour of ferromagnetic polycrystals through a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jendly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference on Soft Magnetic Materials (SMM16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Düsseldorf, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogénéisation du comportement magnéto-élastique : du grain à l'échelle macroscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Billardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation du comportement élastique d’un polycristal texturé. Application à la déformation de magnétostriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Billardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque National MECAMAT « Mécanismes et déformations dans les matériaux multi-constituants »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Aussois, France. p.227-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental analysis and multiscale modeling of the anisotropic mechanical and magnetostrictive behaviours of electrical steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Billardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixth European Mechanics of Materials Conference (EMMC6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisations à différentes échelles du comportement magnéto-élastique des matériaux magnétiques doux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Buiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Billardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque National Matériaux 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogenisation of magneto-elastic behaviour: from the grain to the macro scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Billardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multiscale 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Petropolis, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation et identification du comportement magnéto-élastique d’une tôle de fer-silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Buiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Billardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque National Matériaux 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description par éléments finis d’un polycristal anisotrope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Buiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Billardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quinzième Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation multi-échelle de la déformation de magnétostriction d’un polycristal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Buiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Billardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque National MECAMAT « Multi-approches en mécanique des matériaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Aussois, France. p.291-294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">TRAITEMENTS THERMOMECANIQUES ET COMPORTEMENT MAGNETIQUE DES TOLES FERROMAGNETIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Buiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Mecamat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20625,219 +21870,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical formulation of mechanical stresses in no-impregnated, multi-layer solenoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fazilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Al Harake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Nunio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Magnet Technology (MT26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled micromagnetic/ phase field modeling of magnetic shape memory alloys – scale effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Sevestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMM2016, 8th International Conference on Multiscale Materials Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Dijon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20847,156 +22092,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing and Virtual Design to Tailor the Properties of Boron-Alloyed Steel Tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illia Hordych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Nürnberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viacheslav Boiarkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Wriggers; Olivier Allix; Christian Weißenfels. Springer International Publishing, 93, pp. 21-44, 2020, Lecture Notes in Applied and Computational Mechanics, Virtual Design and Validation, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-38156-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21006,237 +22251,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Scale Modeling of Magnetostrictive Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Elsevier, pp.337-354, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.12058-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modeling of Magnetic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Elsevier, pp.32-49, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.12056-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21246,231 +22491,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détection d’au moins un défaut au sein d’une structure ferromagnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jader Furtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ouaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3107121A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feco alloy, fesi alloy or fe sheet or strip and production method thereof, magnetic transformer core produced from said sheet or strip, and transformer comprising same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Waeckerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2017017256. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21480,143 +22725,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELISATION MICROMAGNETIQUE DU COMPORTEMENT MAGNETO MECANIQUE D'UN ACIER DUAL PHASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Mballa Mballa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Depeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Meilland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21626,239 +22871,239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser powder bed fusion processing of AD730® alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baris Telmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a multiaxial stress on the reversible and irreversible magnetic behavior of an iron-silicon alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21868,91 +23113,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement magnéto-mécanique des matériaux magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. UPMC - Université Paris 6 Pierre et Marie Curie, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01530743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21962,105 +23207,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of additive manufactured materials magnetic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. GDR - ALMA, Toulouse - visio, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId474"/>
+      <w:footerReference w:type="default" r:id="rId489"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22207,51 +23452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Braga Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Froes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bormio-Nunes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ae485c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caruel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lavernhe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Angelo Nu&#241;es" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2026.105668" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Marinho Arruda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131196" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Le Soudeer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173058" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252444v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingke Gao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengguan Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04733729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Maazaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171753" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04733734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taurines" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crepinge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van den Berg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170389" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04733736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Chang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lavernhe-Taillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057672300331X" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170471" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04733735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kolev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170849" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zemmouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2022.102782" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilusca Janeiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103248" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Rajab Alharake" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fazilleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Godfrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3145306" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135916v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amira Fnaiech" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kassir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000237" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taurines" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167885" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouaddi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Furtado" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S He" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000195" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103361" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906868v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ouaddi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jader Furtado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depeyre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020050" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.165564" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Daro Fall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lavernhe -Taillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-019-00216-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889556v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quillery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302054" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676372v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Batonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007755" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994207" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Daro Fall" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyong Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2687409" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Callahan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.08.042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathioro Fall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Niang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojmetal.2017.71001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Aydin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rasilo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Singh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.05.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2666421" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Sorel Mballa-Mballa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song He" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2511169" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532879v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2518304" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532881v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazaleyrat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lavernhe-Taillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2514705" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244934v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2493062" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530764v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lazreg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.092" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.05.091" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milhet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gadaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tatat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.03.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus B S Dias" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Johanna Pacheco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner de Oliveira Machado" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/10/105004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rekik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2361643" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531795v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjun Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick-Sorel Mballa-Mballa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-014-2536-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532889v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2285241" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532888v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Meilland" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2288911" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531800v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Depriester" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maynadier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.01.027" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003012v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141793" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531797v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-014-0863-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532891v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2172935" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tunizini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532893v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2172936" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711559v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2011.01.041" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPNC6VLW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555659v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Joseph Rizzo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2032146" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555660v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044561" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555656v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2009.2033387" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447293v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480146v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447286v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068646" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352264v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.06.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH2B2KMQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352279v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.01.013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ1MV6Z2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161183v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vieille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112033v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115009v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azoum" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292577v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azoum" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112043v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jumel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112044v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112046v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jendly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038109v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038085v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0101-82052004000200010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038128v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Billardon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(02)00850-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK57DZCP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038120v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ossart" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030194" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F4FADB67A781BFCEABD0F91B206D1A26A79FADE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560783v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clavel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999921" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575644v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clavel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19982119" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560743v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.560110" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003013v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mst.1995.11.5.482" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252455v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252888v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313139v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Lagorce" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252446v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261825v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252454v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Guilhem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252453v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04733748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higor Natan Alves Ferreira" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers61879.2024.10576837" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195831v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Maazaz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepinge" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Celada-Casero" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenk van den Berg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Aarnts" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Yang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Melzer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danique Fintelman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195833v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lombard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773047v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772995v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Taillard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772922v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089265v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thomas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Locq" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772954v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773040v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772980v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdel-Hafiz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenii Gorinyn" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rochepault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773029v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773022v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Christophe Masson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Aboumada" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540089v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Felice" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lorin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540090v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540092v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godfrin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559696v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157456v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280114v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280242v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540088v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Felice" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280108v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997385v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676353v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Lavernhe Taillard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997390v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997381v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889571v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997382v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889543v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559845v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lavernhe Taillard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685844v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591227v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577677v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Sevestre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577671v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerl&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685841v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559823v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02401868v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816347" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361561v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininger Xavier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559827v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560742v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278974v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Bartok" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasko" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560678v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552408v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244953v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531192v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322603v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rekik" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531801v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Fall" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552451v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552446v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552444v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531805v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lazreg" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576737v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Prisacari" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Longuet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021818v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021805v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065360v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021810v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560723v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Sorel Mballa-Mballa" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Song" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293626v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552415v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumedijene Raka" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mella" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853855v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mballa Mballa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552438v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931742v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ganet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686126v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552440v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552449v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552441v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779127v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961195v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-821-P7.8" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576659v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maynadier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619251v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533017v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322626v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Drouelle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Etter" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533019v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447334v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322642v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Rizzo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533663v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531808v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447333v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533658v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447336v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robleh Waberi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354445v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354447v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354444v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354431v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112035v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532993v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019274v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112034v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112040v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322665v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294306v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294315v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276576v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112049v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294342v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jumel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294413v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532994v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294432v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294414v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294421v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533653v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294435v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322685v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buiron" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322695v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294462v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322692v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322702v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322700v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875371v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buvat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540087v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al Harake" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nunio" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560675v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559686v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Hordych" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Herbst" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian N&#252;rnberger" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Boiarkin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774181v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12058-2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02777610v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12056-9" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540095v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592252v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670592v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445976v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Telmen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753574v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01530743v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970489v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caruel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lavernhe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Angelo Nu&#241;es" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2026.105668" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530772v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Braga Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Froes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bormio-Nunes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ae485c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Marinho Arruda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.131196" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Le Soudeer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173058" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252444v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingke Gao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengguan Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Maazaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171753" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04733729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun He" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04733734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04733736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Chang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lavernhe-Taillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057672300331X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973907v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taurines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crepinge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van den Berg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170471" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04733735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kolev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170849" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taurines" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilusca Janeiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103248" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915956v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zemmouri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2022.102782" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776258v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Rajab Alharake" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fazilleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Godfrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3145306" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167885" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amira Fnaiech" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kassir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000237" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouaddi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Furtado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S He" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000195" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559650v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103361" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.165564" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ouaddi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jader Furtado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depeyre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906551v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157454v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Daro Fall" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lavernhe -Taillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-019-00216-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Batonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007755" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889556v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quillery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302054" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689272v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994207" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889538v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Daro Fall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Callahan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perlade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.08.042" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530911v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyong Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2687409" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530872v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Aydin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rasilo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Singh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.05.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530910v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathioro Fall" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Niang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojmetal.2017.71001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuqi Tang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2666421" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Sorel Mballa-Mballa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song He" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2511169" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532881v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazaleyrat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lavernhe-Taillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2514705" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532879v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2518304" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244934v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2493062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530764v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Lazreg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.092" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milhet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gadaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tatat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.03.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.05.091" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus B S Dias" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Johanna Pacheco" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner de Oliveira Machado" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/10/105004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532885v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rekik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2361643" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532888v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Meilland" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2288911" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531800v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Depriester" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maynadier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.01.027" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531795v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjun Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick-Sorel Mballa-Mballa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-014-2536-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2285241" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003012v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141793" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-014-0863-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2172935" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670466v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tunizini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532893v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2172936" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711559v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2011.01.041" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPNC6VLW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555659v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Joseph Rizzo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2032146" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555656v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2009.2033387" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555660v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044561" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447293v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480146v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447286v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068646" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352264v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.06.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH2B2KMQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352279v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.01.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ1MV6Z2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vieille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112033v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115009v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azoum" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besbes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292577v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azoum" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112043v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jumel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112044v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112046v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jendly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038085v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0101-82052004000200010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038109v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038128v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Billardon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(02)00850-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK57DZCP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ossart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030194" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F4FADB67A781BFCEABD0F91B206D1A26A79FADE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560783v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clavel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999921" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575644v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guillot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clavel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19982119" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560743v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.560110" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003013v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mst.1995.11.5.482" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252455v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252888v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252446v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Lagorce" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313139v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252454v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Guilhem" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252453v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261825v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04733748v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higor Natan Alves Ferreira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers61879.2024.10576837" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195831v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Maazaz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepinge" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Celada-Casero" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195819v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frenk van den Berg" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Aarnts" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Yang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Melzer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danique Fintelman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195833v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lombard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772954v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773047v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772995v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Taillard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772922v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089265v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thomas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Locq" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773040v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772980v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdel-Hafiz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenii Gorinyn" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rochepault" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773029v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773022v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Christophe Masson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Aboumada" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540090v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540089v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Felice" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lorin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540092v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godfrin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559696v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540088v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Felice" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157456v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280114v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280242v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280108v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997390v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676353v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Lavernhe Taillard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997385v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997381v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997382v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889543v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889571v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465610v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Sevestre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577677v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577671v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerl&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559845v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lavernhe Taillard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465667v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame, Daro Fall" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591227v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685844v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685841v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559823v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02401868v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816347" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559827v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361561v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininger Xavier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278974v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Bartok" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasko" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560742v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552408v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560678v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446543v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531192v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244953v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322603v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rekik" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531801v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Fall" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552451v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552444v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552446v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531805v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lazreg" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576737v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Prisacari" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Longuet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021818v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021805v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065360v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021810v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439826v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293626v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560723v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Sorel Mballa-Mballa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Song" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552415v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumedijene Raka" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mella" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853855v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mballa Mballa" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552438v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931742v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ganet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552441v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552449v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686126v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552440v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779127v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422629v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576659v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maynadier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961195v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-821-P7.8" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413806v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.365" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422761v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619251v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413828v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322626v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Drouelle" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Etter" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533017v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533019v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533663v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322642v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Rizzo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447334v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390892v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531808v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447333v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390785v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lazreg" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533658v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447336v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robleh Waberi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354445v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354447v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354444v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354431v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532993v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112035v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112034v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019274v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112040v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322665v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294306v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294315v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276576v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112049v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294342v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jumel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294413v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532994v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294414v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294432v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294421v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533653v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322695v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294435v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322685v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buiron" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294462v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322692v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322700v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322702v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875371v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buvat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540087v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al Harake" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nunio" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560675v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559686v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illia Hordych" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Herbst" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian N&#252;rnberger" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Boiarkin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774181v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12058-2" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02777610v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12056-9" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540095v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592252v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670592v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445976v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Telmen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753574v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01530743v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970489v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>