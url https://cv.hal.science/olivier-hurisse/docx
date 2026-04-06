--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Hurisse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche en mécanique des fluides et écoulements réactifs.Expert EDF R&D, HDR.Activités principales sur la modélisation et des schémas numériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of Richtmyer-Meshkov instabilities using a stochastic front tracking method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Glimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A random choice scheme for scalar advection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.5218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and numerical analysis of a simple model derived from compressible turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00021-022-00676-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BGK source terms for out-of-equilibrium two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (3), pp.721-737. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-022-01085-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A four-field three-phase flow model with both miscible and immiscible components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, pp.S251-S278. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2020037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of a multidimensional Glimm-like scheme for the transport of fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940407v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of liquid-vapor water flows with non-condensable gases on the basis of a two-fluid model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99, pp.514-537. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2021.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of Glimm-like schemes for transport equations on multi-dimensional domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of numerical schemes for complex two-phase flows with real equations of state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 196 (104347), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various choices of source terms for a class of two-fluid two-velocity models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HOMOGENEOUS MODEL FOR COMPRESSIBLE THREE-PHASE FLOWS INVOLVING HEAT AND MASS TRANSFER.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of steady and unsteady two-phase flows using a homogeneous model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of a two-phase flow code based on an homogeneous model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a two-fluid model on unsteady water-vapour flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an homogeneous model to simulate the heating of two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, http://www.latp.univ-mrs.fr/IJFV/spip.php?article52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption in complex porous networks with geometrical and chemical heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Tri Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (1-3), pp.16-24. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927022.2013.844344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water evaporation in silica colloidal deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 408, pp.206-211. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2013.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROXIMATE SOLUTIONS OF THE BAER-NUNZIATO MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.63-82. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201340005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING COMPRESSIBLE MULTIPHASE FLOWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201340003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fractional step method to compute a class of compressible gas–liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.57-69. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique d'écoulements diphasiques avec changement de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 339 (6), pp.418-431. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some attempts to couple distinct fluid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.649-660. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2010.5.649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to couple HEM and HRM two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38, pp.738-756. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent numerical advances for two-phase flow modelling in NEPTUNE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59, pp.285-307. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling two and one-dimensional unsteady Euler equations through a thin interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36, pp.651-666. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2006.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-balanced schemes versus fractional step method for hyperbolic systems with source terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Yves Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (4), pp.217 - 251. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-006-0123-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well Balanced schemesversus fractional step methods for hyperbolic systems with source terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Yves Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (4), pp.217-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method to compute standard two-fluid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (7), pp.475-482. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560600566885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Workshop “New Trends in Complex Flows”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202476001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid solver to compute a turbulent compressible model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, Springer Nature Switzerland, pp.299-306, 2023, Springer Proceedings in Mathematics &amp; Statistics, 978-3-031-40860-1. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40860-1_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a liquid-vapour compressible flow by a Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications IX - Methods, Theoretical Aspects, Examples. FVCA 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-3-030-43650-6. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Convergence Study of some Open Boundary Conditions for Euler equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some applications of a two-fluid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurgen Fuhrmann; Mario Ohlberger; Christian Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications VII-Elliptic, Parabolic and Hyperbolic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, , pp.837-846, 2014, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Two-Fluid Model to Simulate the Heating of Two-Phase Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurgen Fuhrmann - Mario Ohlberger - Christian Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.857-864, 2014, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing hyperbolic two-fluid models with a porous interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard; Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications V. Problems &amp; Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-200, 2008, Proceedings of Finite Volumes for Complex Applications V, 978-1848210356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The numerical coupling of a two-fluid model with an homogeneous relaxation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard - Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.503-510, 2008, Proceedings of Finite Volumes for Complex Applications V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic front tracking method for compressible flow with interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-component multi-temperature model for simulating laminar deflagration waves in mixtures of air and hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid solver to compute a compressible model with dynamic estimation of the turbulent kinetic energy across shock waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of water-vapor two-phase flows with non-condensable gas using a Noble-Able-Chemkin equation of state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of a compressible two-layer mixed-flows model with a semi-implicit fractionnal step algorithm on staggered meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of a simplified LOCA scenario with a non-equilibrium homogeneous model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the accuracy of the Jin-Xin relaxation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDF R&amp;D - dept. Mécanique des Fluides, Energies et Environnement. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of a compressible two-layer mixed-flows model with a staggered implicit scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] EDF Lab Chatou, 6 quai Watier, 78400 Chatou. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas d'intégration du terme source de relaxation des pressions phasiques pour un modèle bifluide hyperbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport EDF H-I81-2009-01514-FR, EDF R&amp;D. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage interfacial d'un modele homogène et d'un modele bifluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] H-I81-2006-004691-FR, EDF R&amp;D. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsteady interfacial coupling of two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analysis of PDEs [math.AP]. Université de Provence - Aix-Marseille I, 2006. English. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00823584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des écoulements industriels diphasiques compressibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université de Strasbourg, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01570985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Hurisse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche en mécanique des fluides et écoulements réactifs.Expert EDF R&D, HDR.Activités principales sur la modélisation et des schémas numériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of Richtmyer-Meshkov instabilities using a stochastic front tracking method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Glimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A random choice scheme for scalar advection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.5218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and numerical analysis of a simple model derived from compressible turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00021-022-00676-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BGK source terms for out-of-equilibrium two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (3), pp.721-737. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-022-01085-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A four-field three-phase flow model with both miscible and immiscible components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, pp.S251-S278. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2020037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of a multidimensional Glimm-like scheme for the transport of fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940407v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of liquid-vapor water flows with non-condensable gases on the basis of a two-fluid model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99, pp.514-537. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2021.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of Glimm-like schemes for transport equations on multi-dimensional domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of numerical schemes for complex two-phase flows with real equations of state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 196 (104347), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various choices of source terms for a class of two-fluid two-velocity models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HOMOGENEOUS MODEL FOR COMPRESSIBLE THREE-PHASE FLOWS INVOLVING HEAT AND MASS TRANSFER.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of steady and unsteady two-phase flows using a homogeneous model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of a two-phase flow code based on an homogeneous model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a two-fluid model on unsteady water-vapour flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an homogeneous model to simulate the heating of two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, http://www.latp.univ-mrs.fr/IJFV/spip.php?article52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption in complex porous networks with geometrical and chemical heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Tri Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (1-3), pp.16-24. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927022.2013.844344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water evaporation in silica colloidal deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 408, pp.206-211. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2013.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROXIMATE SOLUTIONS OF THE BAER-NUNZIATO MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.63-82. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201340005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING COMPRESSIBLE MULTIPHASE FLOWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201340003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fractional step method to compute a class of compressible gas–liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.57-69. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique d'écoulements diphasiques avec changement de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 339 (6), pp.418-431. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some attempts to couple distinct fluid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.649-660. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2010.5.649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to couple HEM and HRM two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38, pp.738-756. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent numerical advances for two-phase flow modelling in NEPTUNE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59, pp.285-307. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling two and one-dimensional unsteady Euler equations through a thin interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36, pp.651-666. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2006.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-balanced schemes versus fractional step method for hyperbolic systems with source terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Yves Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (4), pp.217 - 251. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-006-0123-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well Balanced schemesversus fractional step methods for hyperbolic systems with source terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Yves Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (4), pp.217-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method to compute standard two-fluid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (7), pp.475-482. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560600566885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Workshop “New Trends in Complex Flows”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202476001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid solver to compute a turbulent compressible model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, Springer Nature Switzerland, pp.299-306, 2023, Springer Proceedings in Mathematics &amp; Statistics, 978-3-031-40860-1. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40860-1_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a liquid-vapour compressible flow by a Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications IX - Methods, Theoretical Aspects, Examples. FVCA 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-3-030-43650-6. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Convergence Study of some Open Boundary Conditions for Euler equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some applications of a two-fluid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurgen Fuhrmann; Mario Ohlberger; Christian Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications VII-Elliptic, Parabolic and Hyperbolic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, , pp.837-846, 2014, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Two-Fluid Model to Simulate the Heating of Two-Phase Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurgen Fuhrmann - Mario Ohlberger - Christian Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.857-864, 2014, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The numerical coupling of a two-fluid model with an homogeneous relaxation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard - Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.503-510, 2008, Proceedings of Finite Volumes for Complex Applications V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing hyperbolic two-fluid models with a porous interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard; Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications V. Problems &amp; Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-200, 2008, Proceedings of Finite Volumes for Complex Applications V, 978-1848210356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic front tracking method for compressible flow with interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-component multi-temperature model for simulating laminar deflagration waves in mixtures of air and hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid solver to compute a compressible model with dynamic estimation of the turbulent kinetic energy across shock waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of water-vapor two-phase flows with non-condensable gas using a Noble-Able-Chemkin equation of state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of a compressible two-layer mixed-flows model with a semi-implicit fractionnal step algorithm on staggered meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of a simplified LOCA scenario with a non-equilibrium homogeneous model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the accuracy of the Jin-Xin relaxation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDF R&amp;D - dept. Mécanique des Fluides, Energies et Environnement. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of a compressible two-layer mixed-flows model with a staggered implicit scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] EDF Lab Chatou, 6 quai Watier, 78400 Chatou. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas d'intégration du terme source de relaxation des pressions phasiques pour un modèle bifluide hyperbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport EDF H-I81-2009-01514-FR, EDF R&amp;D. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage interfacial d'un modele homogène et d'un modele bifluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] H-I81-2006-004691-FR, EDF R&amp;D. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsteady interfacial coupling of two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analysis of PDEs [math.AP]. Université de Provence - Aix-Marseille I, 2006. English. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00823584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des écoulements industriels diphasiques compressibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université de Strasbourg, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01570985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A07F1C8"/>
+    <w:nsid w:val="42174460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-hurisse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317079v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glimm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053798v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5218" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079453v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L. Gavrilyuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Toufaili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-022-00676-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330954v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-022-01085-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Quibel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940407v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.06.020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315038v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104347" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489039v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Coupanec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crouzet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daude" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.06.035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Tri Doan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.844344" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.11.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Minier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.04.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.649" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.04.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1419" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-90QM80TQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2006.03.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Leroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-006-0123-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/837009BEDF2FE8ECEB99FCF09145E638FC02F315/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Herard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oivier Hurisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Le Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560600566885" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_31" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_63" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422802v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_62" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_84" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morente" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_86" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archambeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Girault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=220" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580997v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963324v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230375v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901408v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154553v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00823584v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01570985v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-hurisse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317079v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glimm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053798v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5218" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079453v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L. Gavrilyuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Toufaili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-022-00676-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330954v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-022-01085-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Quibel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940407v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.06.020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315038v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104347" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489039v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Coupanec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crouzet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daude" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.06.035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Tri Doan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.844344" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.11.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Minier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.04.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.649" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.04.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1419" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-90QM80TQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2006.03.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Leroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-006-0123-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/837009BEDF2FE8ECEB99FCF09145E638FC02F315/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Herard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oivier Hurisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Le Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560600566885" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_31" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_63" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422802v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_62" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_84" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morente" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_86" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580985v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archambeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Girault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=220" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963324v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230375v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901408v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154553v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00823584v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01570985v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>