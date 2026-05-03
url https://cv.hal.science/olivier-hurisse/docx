--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Hurisse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche en mécanique des fluides et écoulements réactifs.Expert EDF R&D, HDR.Activités principales sur la modélisation et des schémas numériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of Richtmyer-Meshkov instabilities using a stochastic front tracking method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Glimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A random choice scheme for scalar advection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.5218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and numerical analysis of a simple model derived from compressible turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00021-022-00676-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BGK source terms for out-of-equilibrium two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (3), pp.721-737. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-022-01085-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A four-field three-phase flow model with both miscible and immiscible components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, pp.S251-S278. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2020037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of a multidimensional Glimm-like scheme for the transport of fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940407v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of liquid-vapor water flows with non-condensable gases on the basis of a two-fluid model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99, pp.514-537. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2021.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of Glimm-like schemes for transport equations on multi-dimensional domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of numerical schemes for complex two-phase flows with real equations of state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 196 (104347), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various choices of source terms for a class of two-fluid two-velocity models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HOMOGENEOUS MODEL FOR COMPRESSIBLE THREE-PHASE FLOWS INVOLVING HEAT AND MASS TRANSFER.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of steady and unsteady two-phase flows using a homogeneous model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of a two-phase flow code based on an homogeneous model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a two-fluid model on unsteady water-vapour flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an homogeneous model to simulate the heating of two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, http://www.latp.univ-mrs.fr/IJFV/spip.php?article52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption in complex porous networks with geometrical and chemical heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Tri Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (1-3), pp.16-24. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927022.2013.844344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water evaporation in silica colloidal deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 408, pp.206-211. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2013.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROXIMATE SOLUTIONS OF THE BAER-NUNZIATO MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.63-82. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201340005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING COMPRESSIBLE MULTIPHASE FLOWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201340003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fractional step method to compute a class of compressible gas–liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.57-69. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique d'écoulements diphasiques avec changement de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 339 (6), pp.418-431. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some attempts to couple distinct fluid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.649-660. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2010.5.649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to couple HEM and HRM two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38, pp.738-756. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent numerical advances for two-phase flow modelling in NEPTUNE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59, pp.285-307. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling two and one-dimensional unsteady Euler equations through a thin interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36, pp.651-666. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2006.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-balanced schemes versus fractional step method for hyperbolic systems with source terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Yves Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (4), pp.217 - 251. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-006-0123-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well Balanced schemesversus fractional step methods for hyperbolic systems with source terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Yves Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (4), pp.217-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method to compute standard two-fluid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (7), pp.475-482. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560600566885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Workshop “New Trends in Complex Flows”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202476001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid solver to compute a turbulent compressible model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, Springer Nature Switzerland, pp.299-306, 2023, Springer Proceedings in Mathematics &amp; Statistics, 978-3-031-40860-1. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40860-1_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a liquid-vapour compressible flow by a Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications IX - Methods, Theoretical Aspects, Examples. FVCA 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-3-030-43650-6. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Convergence Study of some Open Boundary Conditions for Euler equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some applications of a two-fluid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurgen Fuhrmann; Mario Ohlberger; Christian Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications VII-Elliptic, Parabolic and Hyperbolic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, , pp.837-846, 2014, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Two-Fluid Model to Simulate the Heating of Two-Phase Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurgen Fuhrmann - Mario Ohlberger - Christian Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.857-864, 2014, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The numerical coupling of a two-fluid model with an homogeneous relaxation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard - Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.503-510, 2008, Proceedings of Finite Volumes for Complex Applications V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing hyperbolic two-fluid models with a porous interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard; Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications V. Problems &amp; Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-200, 2008, Proceedings of Finite Volumes for Complex Applications V, 978-1848210356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic front tracking method for compressible flow with interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-component multi-temperature model for simulating laminar deflagration waves in mixtures of air and hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid solver to compute a compressible model with dynamic estimation of the turbulent kinetic energy across shock waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of water-vapor two-phase flows with non-condensable gas using a Noble-Able-Chemkin equation of state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of a compressible two-layer mixed-flows model with a semi-implicit fractionnal step algorithm on staggered meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of a simplified LOCA scenario with a non-equilibrium homogeneous model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the accuracy of the Jin-Xin relaxation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDF R&amp;D - dept. Mécanique des Fluides, Energies et Environnement. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of a compressible two-layer mixed-flows model with a staggered implicit scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] EDF Lab Chatou, 6 quai Watier, 78400 Chatou. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas d'intégration du terme source de relaxation des pressions phasiques pour un modèle bifluide hyperbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport EDF H-I81-2009-01514-FR, EDF R&amp;D. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage interfacial d'un modele homogène et d'un modele bifluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] H-I81-2006-004691-FR, EDF R&amp;D. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsteady interfacial coupling of two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analysis of PDEs [math.AP]. Université de Provence - Aix-Marseille I, 2006. English. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00823584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des écoulements industriels diphasiques compressibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université de Strasbourg, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01570985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Hurisse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de recherche en mécanique des fluides et écoulements réactifs.Expert EDF R&D, HDR.Activités principales sur la modélisation et des schémas numériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of Richtmyer-Meshkov instabilities using a stochastic front tracking method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Glimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A random choice scheme for scalar advection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.5218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and numerical analysis of a simple model derived from compressible turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00021-022-00676-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BGK source terms for out-of-equilibrium two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (3), pp.721-737. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-022-01085-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of liquid-vapor water flows with non-condensable gases on the basis of a two-fluid model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99, pp.514-537. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2021.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A four-field three-phase flow model with both miscible and immiscible components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, pp.S251-S278. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2020037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of a multidimensional Glimm-like scheme for the transport of fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940407v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various choices of source terms for a class of two-fluid two-velocity models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of Glimm-like schemes for transport equations on multi-dimensional domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of numerical schemes for complex two-phase flows with real equations of state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 196 (104347), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HOMOGENEOUS MODEL FOR COMPRESSIBLE THREE-PHASE FLOWS INVOLVING HEAT AND MASS TRANSFER.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of steady and unsteady two-phase flows using a homogeneous model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of a two-phase flow code based on an homogeneous model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a two-fluid model on unsteady water-vapour flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption in complex porous networks with geometrical and chemical heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Tri Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (1-3), pp.16-24. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927022.2013.844344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an homogeneous model to simulate the heating of two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, http://www.latp.univ-mrs.fr/IJFV/spip.php?article52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING COMPRESSIBLE MULTIPHASE FLOWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201340003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water evaporation in silica colloidal deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Peixinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 408, pp.206-211. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2013.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROXIMATE SOLUTIONS OF THE BAER-NUNZIATO MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.63-82. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201340005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fractional step method to compute a class of compressible gas–liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.57-69. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique d'écoulements diphasiques avec changement de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 339 (6), pp.418-431. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some attempts to couple distinct fluid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.649-660. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2010.5.649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent numerical advances for two-phase flow modelling in NEPTUNE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59, pp.285-307. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to couple HEM and HRM two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38, pp.738-756. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling two and one-dimensional unsteady Euler equations through a thin interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36, pp.651-666. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2006.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-balanced schemes versus fractional step method for hyperbolic systems with source terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Yves Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (4), pp.217 - 251. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-006-0123-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well Balanced schemesversus fractional step methods for hyperbolic systems with source terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Yves Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (4), pp.217-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method to compute standard two-fluid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (7), pp.475-482. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560600566885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Workshop “New Trends in Complex Flows”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202476001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid solver to compute a turbulent compressible model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, Springer Nature Switzerland, pp.299-306, 2023, Springer Proceedings in Mathematics &amp; Statistics, 978-3-031-40860-1. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40860-1_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a liquid-vapour compressible flow by a Lattice Boltzmann Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications IX - Methods, Theoretical Aspects, Examples. FVCA 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-3-030-43650-6. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Convergence Study of some Open Boundary Conditions for Euler equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some applications of a two-fluid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurgen Fuhrmann; Mario Ohlberger; Christian Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications VII-Elliptic, Parabolic and Hyperbolic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, , pp.837-846, 2014, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Two-Fluid Model to Simulate the Heating of Two-Phase Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurgen Fuhrmann - Mario Ohlberger - Christian Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.857-864, 2014, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The numerical coupling of a two-fluid model with an homogeneous relaxation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard - Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.503-510, 2008, Proceedings of Finite Volumes for Complex Applications V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing hyperbolic two-fluid models with a porous interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard; Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications V. Problems &amp; Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-200, 2008, Proceedings of Finite Volumes for Complex Applications V, 978-1848210356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic front tracking method for compressible flow with interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid solver to compute a compressible model with dynamic estimation of the turbulent kinetic energy across shock waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-component multi-temperature model for simulating laminar deflagration waves in mixtures of air and hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of water-vapor two-phase flows with non-condensable gas using a Noble-Able-Chemkin equation of state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of a compressible two-layer mixed-flows model with a semi-implicit fractionnal step algorithm on staggered meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230375v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of a simplified LOCA scenario with a non-equilibrium homogeneous model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the accuracy of the Jin-Xin relaxation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDF R&amp;D - dept. Mécanique des Fluides, Energies et Environnement. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of a compressible two-layer mixed-flows model with a staggered implicit scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] EDF Lab Chatou, 6 quai Watier, 78400 Chatou. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas d'intégration du terme source de relaxation des pressions phasiques pour un modèle bifluide hyperbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport EDF H-I81-2009-01514-FR, EDF R&amp;D. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage interfacial d'un modele homogène et d'un modele bifluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] H-I81-2006-004691-FR, EDF R&amp;D. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsteady interfacial coupling of two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analysis of PDEs [math.AP]. Université de Provence - Aix-Marseille I, 2006. English. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00823584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des écoulements industriels diphasiques compressibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université de Strasbourg, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01570985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42174460"/>
+    <w:nsid w:val="8ACDA001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-hurisse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317079v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glimm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053798v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5218" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079453v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L. Gavrilyuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Toufaili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-022-00676-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330954v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-022-01085-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Quibel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940407v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.06.020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315038v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104347" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489039v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Coupanec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crouzet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daude" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.06.035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Tri Doan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.844344" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.11.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Minier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.04.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.649" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.04.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1419" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-90QM80TQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2006.03.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Leroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-006-0123-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/837009BEDF2FE8ECEB99FCF09145E638FC02F315/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Herard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oivier Hurisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Le Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560600566885" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_31" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_63" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422802v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_62" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_84" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morente" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_86" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580985v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archambeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Girault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=220" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963324v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230375v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901408v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154553v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00823584v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01570985v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-hurisse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317079v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glimm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053798v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5218" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079453v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L. Gavrilyuk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Toufaili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-022-00676-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330954v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-022-01085-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Quibel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.06.020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940407v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462215v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315038v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104347" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489039v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Coupanec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crouzet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daude" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.06.035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113365v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Tri Doan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.844344" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.07.013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.11.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Minier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.04.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.649" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1419" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-90QM80TQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265379v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.04.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2006.03.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Leroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-006-0123-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/837009BEDF2FE8ECEB99FCF09145E638FC02F315/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Herard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oivier Hurisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Le Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560600566885" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_31" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_63" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422802v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_62" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_84" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morente" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_86" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580985v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archambeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Girault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=220" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963324v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230375v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901408v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154553v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00823584v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01570985v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>