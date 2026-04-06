--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -223,291 +223,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latitudinal diversity in circadian and light-sensing genes in an ecologically vital group of marine picoeukaryote algae</w:t>
+                <w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janaina Rigonato</w:t>
+                <w:t xml:space="preserve">Hugo Sarmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Lozano</w:t>
+                <w:t xml:space="preserve">Paula Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Vergé</w:t>
+                <w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+                <w:t xml:space="preserve">André Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Yves Bouget</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thulani Makhalanyane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (1), </w:t>
+              <w:t xml:space="preserve">Ocean Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismejo/wraf263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545855v1</w:t>
+                <w:t xml:space="preserve">hal-05334436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t>
+                <w:t xml:space="preserve">Latitudinal diversity in circadian and light-sensing genes in an ecologically vital group of marine picoeukaryote algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Sarmento</w:t>
+                <w:t xml:space="preserve">Janaina Rigonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Huber</w:t>
+                <w:t xml:space="preserve">Jean-Claude Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t>
+                <w:t xml:space="preserve">Valérie Vergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Abreu</w:t>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thulani Makhalanyane</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois-Yves Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.wraf263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wraf263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334436v1</w:t>
+                <w:t xml:space="preserve">hal-05545855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns and drivers of diatom diversity and abundance in the global ocean</w:t>
               </w:r>
@@ -621,382 +621,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plankton biogeography in the 21st century and impacts of climate change: advances through genomics</w:t>
+                <w:t xml:space="preserve">Mirusviruses link herpesviruses to giant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Frémont</w:t>
+                <w:t xml:space="preserve">Morgan Gaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gehlen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lingjie Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crbiol.107⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 616 (7958), pp.783-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-05962-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026636v1</w:t>
+                <w:t xml:space="preserve">pasteur-04085734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate genomics—Geoscientists, ecologists, and geneticists must reinforce their collaborations to confront climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jilda Alicia Caccavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gehlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (21), pp.5999-6001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.16924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirusviruses link herpesviruses to giant viruses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plankton biogeography in the 21st century and impacts of climate change: advances through genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingjie Meng</w:t>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Gehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 616 (7958), pp.783-789. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 346 (1), pp.13-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-05962-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04085734v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan-Arctic plankton community structure and its global connectivity</w:t>
               </w:r>
@@ -1142,77 +1142,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darshika Manral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doroteaciro Iovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Masina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sarmento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.1-13. </w:t>
@@ -1384,51 +1384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean-wide comparisons of mesopelagic planktonic community structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaina Rigonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Budinich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1512,429 +1512,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant viruses encode actin-related proteins</w:t>
+                <w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette da Cunha</w:t>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Gaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tom O Delmont</w:t>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msac022⟩</w:t>
+              <w:t xml:space="preserve">Cell Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (5), pp.100123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04281384v1</w:t>
+                <w:t xml:space="preserve">hal-03872935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restructuring of plankton genomic biogeography in the surface ocean under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Delmont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgan Gaia</w:t>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Hinsinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chiara Vanni</w:t>
+                <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (5), pp.100123. </w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.393-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41558-022-01314-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872935v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03659872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructuring of plankton genomic biogeography in the surface ocean under climate change</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giant viruses encode actin-related proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+                <w:t xml:space="preserve">Violette da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Leconte</w:t>
+                <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom O. Delmont</w:t>
+                <w:t xml:space="preserve">Tom O Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (4), pp.393-401. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.msac022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41558-022-01314-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msac022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03659872v1</w:t>
+                <w:t xml:space="preserve">cea-04281384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic adaptation of the picoeukaryote $Pelagomonas\ calceolata$ to iron-poor oceans revealed by a chromosome-scale genome sequence</w:t>
               </w:r>
@@ -1959,51 +1959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Ciccarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2093,64 +2093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t>
@@ -2182,1501 +2182,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental vulnerability of the global ocean epipelagic plankton community interactome</w:t>
+                <w:t xml:space="preserve">Comparative genomics reveals new functional insights in uncultured MAST species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+                <w:t xml:space="preserve">Aurelie Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Delage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marko Budinich</w:t>
+                <w:t xml:space="preserve">David López-Escardó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Vintache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Francisco Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg1921⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (6), pp.1767-1781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-020-00885-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443359v2</w:t>
+                <w:t xml:space="preserve">hal-04288985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics reveals new functional insights in uncultured MAST species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental vulnerability of the global ocean epipelagic plankton community interactome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Latorre</w:t>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Leonard</w:t>
+                <w:t xml:space="preserve">Erwan Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Budinich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bucchini</w:t>
+                <w:t xml:space="preserve">Damien Vintache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (6), pp.1767-1781. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (35), pp.eabg1921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-020-00885-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg1921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288985v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443359v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niche adaptation promoted the evolutionary diversification of tiny ocean predators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eukaryotic virus composition can predict the efficiency of carbon export in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroto Kaneko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Latorre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anders K. Krabberod</w:t>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2020955118⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.102002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288986v1</w:t>
+                <w:t xml:space="preserve">hal-03097258v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic virus composition can predict the efficiency of carbon export in the global ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiroto Kaneko</w:t>
+                <w:t xml:space="preserve">Niche adaptation promoted the evolutionary diversification of tiny ocean predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina M. Deutschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleix Obiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tom Delmont</w:t>
+                <w:t xml:space="preserve">Anders K. Krabberod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (1), pp.102002. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (25), pp.e2020955118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.102002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2020955118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097258v3</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-enabled phylogenetic and functional reconstruction of an araphid pennate diatom Plagiostriata sp. CCMP470, previously assigned as a radial centric diatom, and its bacterial commensal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome Resolved Biogeography of Mamiellales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinya Sato</w:t>
+                <w:t xml:space="preserve">L. Felipe Felipe Benites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepak Nanjappa</w:t>
+                <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard G Dorrell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elena Kazamia</w:t>
+                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65941-x⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11010066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02886223v1</w:t>
+                <w:t xml:space="preserve">hal-02505108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Oceans: towards global ocean ecosystems biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-enabled phylogenetic and functional reconstruction of an araphid pennate diatom Plagiostriata sp. CCMP470, previously assigned as a radial centric diatom, and its bacterial commensal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Nanjappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+                <w:t xml:space="preserve">Richard G Dorrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Acinas</w:t>
+                <w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer Bork</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Silvia Acinas</w:t>
+                <w:t xml:space="preserve">Elena Kazamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41579-020-0364-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.9449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65941-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394809v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02886223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Resolved Biogeography of Mamiellales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jade Leconte</w:t>
+                <w:t xml:space="preserve">Tara Oceans: towards global ocean ecosystems biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Felipe Felipe Benites</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vannier</w:t>
+                <w:t xml:space="preserve">Silvia Acinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Wincker</w:t>
+                <w:t xml:space="preserve">Peer Bork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
+                <w:t xml:space="preserve">Chris Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Acinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.66. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (8), pp.428-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes11010066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41579-020-0364-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505108v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t>
+                <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Ibarbalz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manoela Brandão</w:t>
+                <w:t xml:space="preserve">Ann Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Martini</w:t>
+                <w:t xml:space="preserve">Ahmed Zayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greta Busseni</w:t>
+                <w:t xml:space="preserve">Nádia Conceição-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Temperton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Bolduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 179 (5), pp.1084-1097.e21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 177 (5), pp.1109-1123.e14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094778v1</w:t>
+                <w:t xml:space="preserve">hal-02387010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the viral content of uncultured picoeukaryotes in the global-ocean by single cell genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
+                <w:t xml:space="preserve">Yaiza M. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
+                <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Pelletier</w:t>
+                <w:t xml:space="preserve">Luiz Felipe Benites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Logares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megumi Kuronishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (18), pp.4272-4289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999805v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04307624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the viral content of uncultured picoeukaryotes in the global-ocean by single cell genomics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Felipe Benites</w:t>
+                <w:t xml:space="preserve">Federico Ibarbalz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramiro Logares</w:t>
+                <w:t xml:space="preserve">Severine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megumi Kuronishi</w:t>
+                <w:t xml:space="preserve">Greta Busseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (18), pp.4272-4289. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179 (5), pp.1084-1097.e21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04307624v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
+                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Gregory</w:t>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Zayed</w:t>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nádia Conceição-Neto</w:t>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Temperton</w:t>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Bolduc</w:t>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 177 (5), pp.1109-1123.e14. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387010v1</w:t>
+                <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single cell genomics yields a wide diversity of small planktonic protists across major ocean ecosystems</w:t>
               </w:r>
@@ -3822,51 +3822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Maria Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irwin Jungreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Kellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3913,64 +3913,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4099,51 +4099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Iudicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-24. </w:t>
@@ -4220,64 +4220,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.310. </w:t>
@@ -4583,64 +4583,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessing the genomic information of unculturable oceanic picoeukaryotes by combining multiple single cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Logares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4730,90 +4730,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of the green picoalga Bathycoccus genomes in the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.37900. </w:t>
@@ -4845,563 +4845,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and function of the global ocean microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+                <w:t xml:space="preserve">Luis Pedro Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Probert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">Jens Roat Kultima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253979v1</w:t>
+                <w:t xml:space="preserve">hal-01233742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open science resources for the discovery and analysis of Tara Oceans data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reverse transcriptase genes are highly abundant and transcriptionally active in marine plankton assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pesant</w:t>
+                <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Not</w:t>
+                <w:t xml:space="preserve">Kenji K Kojima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Picheral</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.1134-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2015.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253984v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and function of the global ocean microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+                <w:t xml:space="preserve">Open science resources for the discovery and analysis of Tara Oceans data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Pedro Coelho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Roat Kultima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Kandels-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noan Le Bescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261359⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.150023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233742v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse transcriptase genes are highly abundant and transcriptionally active in marine plankton assemblages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hingamp</w:t>
+                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noan Le Bescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji K Kojima</w:t>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Villar</w:t>
+                <w:t xml:space="preserve">Margaux Carmichael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (5), pp.1134-1146. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2015.192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258212v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine protist diversity in European coastal waters and sediments as revealed by high-throughput sequencing</w:t>
               </w:r>
@@ -5655,64 +5655,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomic 16S rDNA Illumina tags are a powerful alternative to amplicon sequencing to explore diversity and structure of microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Logares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5935,51 +5935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring nucleo-cytoplasmic large DNA viruses in Tara Oceans microbial metagenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6363,64 +6363,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia G. Acinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Bork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6733,459 +6733,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00907731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotating genomes with massive-scale RNA sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Abad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-12-r175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189285v1</w:t>
+                <w:t xml:space="preserve">hal-02664963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of sequence variability in the macronuclear DNA of Paramecium tetraurelia: a somatic view of the germline.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duret</w:t>
+                <w:t xml:space="preserve">Philippe Dessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Goût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (4), pp.585-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.074534.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotating genomes with massive-scale RNA sequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France Denoeud</w:t>
+                <w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Noel</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Rogier</w:t>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (12), </w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (8), pp.909-915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-12-r175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664963v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational control of intron splicing in eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Bouhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7327,51 +7327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Malagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (5), pp.R77. </w:t>
@@ -7461,51 +7461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Malagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (5), pp.R77. </w:t>
@@ -7543,51 +7543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The grapevine genome sequence suggests ancestral hexaploidization in major angiosperm phyla.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7949,90 +7949,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global trends of whole-genome duplications revealed by the ciliate Paramecium tetraurelia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 444 (7116), pp.171-8. </w:t>
@@ -8083,51 +8083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of BAC and whole genome shotgun sequences from an Anopheles gambiae region related to Plasmodium encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Eiglmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cattolico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8242,64 +8242,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8350,51 +8350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome duplication in the teleost fish Tretraodon nigroviridis reveals the early vertebrate proto-karyotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8510,64 +8510,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9019,51 +9019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Crespeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9140,77 +9140,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complete Genome Sequence of the Lactic Acid Bacterium Lactococcus lactis ssp. lactis IL1403</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Bolotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Malarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9274,77 +9274,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome sequence of the lactic acid bacterium Lactococcus lactis ssp. lactis IL1403</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bolotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Malarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9514,338 +9514,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gene Encoding the Mouse Homologue of the Human Osteoclast-Specific 116-kDa V-ATPase Subunit Bears a Deletion in Osteosclerotic (oc/oc) Mutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and Repeat Analysis of the Compact Genome of the Freshwater Pufferfish Tetraodon nigroviridis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roest Crollius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dasilva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ozouf-Costaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C Scimeca</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J Grosgeorge</w:t>
+                <w:t xml:space="preserve">C. Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S8756-3282(99)00278-1⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (7), pp.939-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.10.7.939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117516v1</w:t>
+                <w:t xml:space="preserve">hal-03772367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Repeat Analysis of the Compact Genome of the Freshwater Pufferfish Tetraodon nigroviridis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Ozouf-Costaz</w:t>
+                <w:t xml:space="preserve">The Gene Encoding the Mouse Homologue of the Human Osteoclast-Specific 116-kDa V-ATPase Subunit Bears a Deletion in Osteosclerotic (oc/oc) Mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Scimeca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fizames</w:t>
+                <w:t xml:space="preserve">J Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 10 (7), pp.939-949. </w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.10.7.939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S8756-3282(99)00278-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772367v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimate of human gene number provided by genome-wide analysis using Tetraodon nigroviridis DNA sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10353,263 +10353,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics-based quantitative biogeography of marine plankton</w:t>
+                <w:t xml:space="preserve">Deviation from Power-Law Distribution when Scaling the Distribution of Marine Plankton Folds from Genomes to Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Crédeville</w:t>
+                <w:t xml:space="preserve">Lucas Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy El Hourany</w:t>
+                <w:t xml:space="preserve">Caroline Vernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swan Sow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">Emanuele Pigani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Depaty</w:t>
+                <w:t xml:space="preserve">Louis Joigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Labesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363600v1</w:t>
+                <w:t xml:space="preserve">hal-05038679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviation from Power-Law Distribution when Scaling the Distribution of Marine Plankton Folds from Genomes to Communities</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomics-based quantitative biogeography of marine plankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Crédeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy El Hourany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Depaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Pavlovic</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05038679v1</w:t>
+                <w:t xml:space="preserve">hal-05363600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological and genomic resources for the cosmopolitan phytoplankton&amp;lt;i&amp;gt;Bathycoccus&amp;lt;/i&amp;gt;: Insights into genetic diversity and major structural variations</w:t>
               </w:r>
@@ -10621,77 +10621,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dennu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaina Rigonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Falciatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10711,589 +10711,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirusviruses provide a missing link in the evolution of giant viruses Plankton-infecting relatives of herpesviruses clarify the evolutionary trajectory of giant viruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chiara Vanni</w:t>
+                <w:t xml:space="preserve">Unveiling hidden eukaryotes: diversity of Endomyxa (Rhizaria) in coastal marine habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ciaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876463v1</w:t>
+                <w:t xml:space="preserve">hal-03972005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling hidden eukaryotes: diversity of Endomyxa (Rhizaria) in coastal marine habitats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mirusviruses provide a missing link in the evolution of giant viruses Plankton-infecting relatives of herpesviruses clarify the evolutionary trajectory of giant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingjie Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Ciaghi</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-03972005v1</w:t>
+                <w:t xml:space="preserve">hal-03876463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into biotic and abiotic modulation of ocean mesopelagic communities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manoela Brandão</w:t>
+                <w:t xml:space="preserve">Changes in functional composition and gene expression in eukaryotic plankton at the Atlantic-Arctic Polar front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Karlusich</w:t>
+                <w:t xml:space="preserve">Lucia Campese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achal Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166899v1</w:t>
+                <w:t xml:space="preserve">hal-04328288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in functional composition and gene expression in eukaryotic plankton at the Atlantic-Arctic Polar front</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into biotic and abiotic modulation of ocean mesopelagic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janaina Rigonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Budinich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Karlusich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Villar</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04328288v1</w:t>
+                <w:t xml:space="preserve">hal-03166899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equatorial to Polar genomic variability of the microalgae &amp;lt;i&amp;gt;Bathycoccus prasinos&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11319,103 +11319,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restructuring of genomic provinces of surface ocean plankton under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11526,953 +11526,953 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AtlantECO Deliverable 2.1: AtlantECO-BASE1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7944432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global-Scale Climate Genomics Describes Modulations in Plankton Composition and Gene Expression that Structure the Sunlit Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference. Ecological and Evolutionary Genomics. Dynamics of Ecological and Evolutionary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Smithfield, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restructuring of genomic provinces of surface ocean plankton under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equatorial to Polar genomic description of the cosmopolitan Bathycoccus populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic investigation of climate change induced reorganization of global plankton biogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Iudicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMBER Future Oceans2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is environmental Genomics genomics ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Populations structure of the microalgae Bathycoccus prasinos in the open ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECOMB 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Marine Microbial Strategies for Survival in a Changing Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392421v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populations structure of the microalgae Bathycoccus prasinos in the open ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Is environmental Genomics genomics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Microbial Strategies for Survival in a Changing Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">RECOMB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391671v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENOTROUT - Apport des nouvelles technologies de séquençage (NGS) à l'analyse du génome de la truite arc-en-ciel (2010-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Volff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque Agenae/ANR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENOTROUT - Apport des nouvelles technologies de séquençage (NGS) à l'analyse du génome pseudotétraploide de la truite arc-en-ciel (2010-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Volff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées AGENAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193660v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">hal-04391099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12490,77 +12490,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean-wide comparisons of plankton composition clarify differences in the structure and regulation of mesopelagic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaina Rigonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lausanne ( CH), Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12585,64 +12585,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary and end of century plankton biogeography at genomic scale: bridging ecology and biogeochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Science for Ecological Forecasting Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Londres (Grande Bretagne), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12667,254 +12667,254 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations structure of the microalgae Bathycoccus prasinos in the open ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Microbial Strategies for Survival in a Changing Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lucca, Italy. </w:t>
+              <w:t xml:space="preserve">Elucidating Microbial Processes Across Spatial and Temporal Scales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lucca, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391665v1</w:t>
+                <w:t xml:space="preserve">hal-04391673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations structure of the microalgae Bathycoccus prasinos in the open ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elucidating Microbial Processes Across Spatial and Temporal Scales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lucca, Italy. </w:t>
+              <w:t xml:space="preserve">Marine Microbial Strategies for Survival in a Changing Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lucca, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391673v1</w:t>
+                <w:t xml:space="preserve">hal-04391665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative approaches for metagenomic biogeography and population structures of eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Environmental Genomics symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13096,51 +13096,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Tetraodon aux océans, temps et espace de génomes eucaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Evry Val d'Essonne, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13337,51 +13337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence initiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Vezzulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13552,51 +13552,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE69B31D"/>
+    <w:nsid w:val="BA18C880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13783,51 +13783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-jaillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7237-9596" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119733374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214325464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359160466" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545855v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lozano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verg&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf263" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilda Alicia Caccavo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16924" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04085734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie Meng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05962-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00060" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshika Manral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroteaciro Iovino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Masina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1066050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01314-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03791710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ciccarella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Flamant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03939-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443359v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1921" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Labarre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez-Escard&#243;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Latorre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leonard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bucchini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00885-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M. Deutschmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Labarre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Obiol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders K. Krabberod" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020955118" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02886223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Nanjappa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Dorrell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazamia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65941-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Felipe Benites" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010066" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04307624v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza M. Castillo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Benites" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Kuronishi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15210" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02113815v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Sieracki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J Poulton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jaillon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wincker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42487-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04309465v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Novoa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Jungreis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kellis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz124" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987200v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Arif" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12985" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arrigoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stefani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12640" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01466618v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Latorre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann 6 Seeleuthner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41498" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01410203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37900" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258212v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji K Kojima" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.192" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285484v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Albert Wu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prochnik" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Hellsten" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2906" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258219v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferrera" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12250" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQ5SZ77-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258223v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Subirana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.59" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617212v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roussel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-3-r29" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001177" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282468v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.074534.107" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664963v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-12-r175" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945555v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gout" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06495" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011226v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r77" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286300v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093159v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roest Crollius H." TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aury Jm." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660787v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl049" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683098v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Eiglmeier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anthouard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Holm" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2005.02.020" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZTP5960-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789187v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Castelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1515604" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681415v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stange-Thomann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672600v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castelli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312826v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Eckenberg" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Fonknechten" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01348" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427223v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Journet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Tuinen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouzy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Crespeau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carreau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313004v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castelain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roussel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678310v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Crespeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkf685" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297851v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bolotin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Malarme" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.gr-1697r" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolotin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398482v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roest Crollius" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dasilva" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000015484" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117516v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Scimeca" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franchi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trojani" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grosgeorge" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S8756-3282(99)00278-1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772367v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fizames" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.10.7.939" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772374v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouneau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76118" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03613712v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khorsi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salabi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zawadzki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0923-2516(98)80087-3" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0KV416B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313715v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duverlie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Izopet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03613713v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lunel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duverlie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eb" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jaillon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Izopet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-79-6-1373" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363600v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cr&#233;deville" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Sow" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Depaty" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038679v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pavlovic" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pigani" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Joigneaux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labesse" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286701v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dennu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876463v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972005v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ciaghi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328288v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Campese" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Villar" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308022v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Timsit" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03166589v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971893v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budinich" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vintache" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henry" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392413v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421472v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391685v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391718v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392421v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391671v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019800v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Volff" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193660v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391099v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7944432" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391705v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421468v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391665v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391673v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391650v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194063v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04392438v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595642v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801418-9.00002-0" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808727v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vezzulli" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zharkikh" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781578087174" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-jaillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7237-9596" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119733374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214325464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359160466" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lozano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verg&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf263" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04085734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie Meng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05962-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilda Alicia Caccavo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16924" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00060" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshika Manral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroteaciro Iovino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Masina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1066050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01314-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03791710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ciccarella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Flamant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03939-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288985v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Labarre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez-Escard&#243;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Latorre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leonard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bucchini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00885-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443359v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1921" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M. Deutschmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Labarre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Obiol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders K. Krabberod" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020955118" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Felipe Benites" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010066" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02886223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sato" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Nanjappa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Dorrell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazamia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65941-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04307624v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza M. Castillo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Benites" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Kuronishi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15210" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02113815v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Sieracki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J Poulton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jaillon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wincker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42487-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04309465v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Novoa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Jungreis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kellis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz124" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987200v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Arif" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12985" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arrigoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stefani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12640" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01466618v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Latorre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann 6 Seeleuthner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41498" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01410203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37900" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258212v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji K Kojima" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.192" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285484v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Albert Wu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prochnik" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Hellsten" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2906" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258219v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferrera" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12250" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQ5SZ77-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258223v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Subirana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.59" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617212v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roussel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-3-r29" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001177" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664963v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-12-r175" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282468v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.074534.107" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945555v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gout" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06495" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011226v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r77" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286300v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093159v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roest Crollius H." TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aury Jm." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660787v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl049" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683098v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Eiglmeier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anthouard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Holm" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2005.02.020" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZTP5960-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789187v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Castelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1515604" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681415v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stange-Thomann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672600v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castelli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312826v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Eckenberg" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Fonknechten" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01348" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427223v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Journet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Tuinen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouzy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Crespeau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carreau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313004v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castelain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roussel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678310v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Crespeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkf685" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297851v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bolotin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Malarme" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.gr-1697r" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolotin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398482v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roest Crollius" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dasilva" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000015484" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772367v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fizames" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.10.7.939" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117516v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Scimeca" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franchi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trojani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grosgeorge" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S8756-3282(99)00278-1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772374v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouneau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76118" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03613712v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khorsi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salabi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zawadzki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0923-2516(98)80087-3" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0KV416B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313715v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duverlie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Izopet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03613713v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lunel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duverlie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eb" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jaillon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Izopet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-79-6-1373" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038679v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pavlovic" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pigani" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Joigneaux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labesse" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363600v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cr&#233;deville" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Sow" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Depaty" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286701v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dennu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972005v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ciaghi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876463v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328288v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Campese" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Villar" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308022v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Timsit" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03166589v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971893v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budinich" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vintache" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henry" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391099v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7944432" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392413v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421472v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391685v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391718v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391671v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392421v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019800v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Volff" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193660v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391705v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421468v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391673v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391665v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391650v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194063v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04392438v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595642v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801418-9.00002-0" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808727v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vezzulli" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zharkikh" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781578087174" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>