--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -3120,1216 +3120,1216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
+                <w:t xml:space="preserve">Elucidation of codon usage signatures across the domains of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Gregory</w:t>
+                <w:t xml:space="preserve">Eva Maria Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Zayed</w:t>
+                <w:t xml:space="preserve">Irwin Jungreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nádia Conceição-Neto</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manolis Kellis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (10), pp.2328-2339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msz124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387010v1</w:t>
+                <w:t xml:space="preserve">cea-04309465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the viral content of uncultured picoeukaryotes in the global-ocean by single cell genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaiza M. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaiza M. Castillo</w:t>
+                <w:t xml:space="preserve">Luiz Felipe Benites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mangot</w:t>
+                <w:t xml:space="preserve">Ramiro Logares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megumi Kuronishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (18), pp.4272-4289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.15210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04307624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Ibarbalz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manoela Brandão</w:t>
+                <w:t xml:space="preserve">Nádia Conceição-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Martini</w:t>
+                <w:t xml:space="preserve">Ben Temperton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greta Busseni</w:t>
+                <w:t xml:space="preserve">Ben Bolduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 179 (5), pp.1084-1097.e21. </w:t>
+              <w:t xml:space="preserve">, 2019, 177 (5), pp.1109-1123.e14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094778v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
+                <w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Caputi</w:t>
+                <w:t xml:space="preserve">Federico Ibarbalz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Carradec</w:t>
+                <w:t xml:space="preserve">Severine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Éric Pelletier</w:t>
+                <w:t xml:space="preserve">Greta Busseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179 (5), pp.1084-1097.e21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999805v1</w:t>
+                <w:t xml:space="preserve">hal-03094778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell genomics yields a wide diversity of small planktonic protists across major ocean ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. E Sieracki</w:t>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. J Poulton</w:t>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Jaillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-42487-1⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113815v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of codon usage signatures across the domains of life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single cell genomics yields a wide diversity of small planktonic protists across major ocean ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E Sieracki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. J Poulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Maria Novoa</w:t>
+                <w:t xml:space="preserve">O. Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irwin Jungreis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+                <w:t xml:space="preserve">P. Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manolis Kellis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (10), pp.2328-2339. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.6025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msz124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-42487-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04309465v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Single-cell genomics of multiple uncultured stramenopiles reveals underestimated functional diversity across oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.373. </w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02342-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02235-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01874711v1</w:t>
+                <w:t xml:space="preserve">hal-01771839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Millions of Plankton Genomic Markers from the Atlantic Ocean and the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majda Arif</w:t>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12985⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02342-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987200v1</w:t>
+                <w:t xml:space="preserve">cea-01874711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell genomics of multiple uncultured stramenopiles reveals underestimated functional diversity across oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
+                <w:t xml:space="preserve">Discovering Millions of Plankton Genomic Markers from the Atlantic Ocean and the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majda Arif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Mondy</w:t>
+                <w:t xml:space="preserve">Kevin Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lombard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
+                <w:t xml:space="preserve">Daniele Iudicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.310. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02235-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771839v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new sequence data set of SSU rRNA gene for Scleractinia and its phylogenetic and ecological applications</w:t>
               </w:r>
@@ -4449,51 +4449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral to metazoan marine plankton nucleotide sequences from the Tara Oceans expedition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4583,64 +4583,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessing the genomic information of unculturable oceanic picoeukaryotes by combining multiple single cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Logares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4743,64 +4743,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5214,50 +5214,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, pp.150023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5515,441 +5519,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing of diverse mandarin, pummelo and orange genomes reveals complex history of admixture during citrus domestication</w:t>
+                <w:t xml:space="preserve">The rainbow trout genome provides novel insights into evolution after whole-genome duplication in vertebrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Albert Wu</w:t>
+                <w:t xml:space="preserve">Camille Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Prochnik</w:t>
+                <w:t xml:space="preserve">Frédéric Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerry Jenkins</w:t>
+                <w:t xml:space="preserve">Domitille Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Salse</w:t>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uffe Hellsten</w:t>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32 (7), pp.656-662. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt.2906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms4657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285484v1</w:t>
+                <w:t xml:space="preserve">hal-01193812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic 16S rDNA Illumina tags are a powerful alternative to amplicon sequencing to explore diversity and structure of microbial communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequencing of diverse mandarin, pummelo and orange genomes reveals complex history of admixture during citrus domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Salazar</w:t>
+                <w:t xml:space="preserve">G Albert Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t>
+                <w:t xml:space="preserve">Simon Prochnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Ferrera</w:t>
+                <w:t xml:space="preserve">Jerry Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uffe Hellsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12250⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (7), pp.656-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt.2906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258219v1</w:t>
+                <w:t xml:space="preserve">hal-02285484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rainbow trout genome provides novel insights into evolution after whole-genome duplication in vertebrates.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Berthelot</w:t>
+                <w:t xml:space="preserve">Metagenomic 16S rDNA Illumina tags are a powerful alternative to amplicon sequencing to explore diversity and structure of microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Logares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Brunet</w:t>
+                <w:t xml:space="preserve">Guillem Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitille Chalopin</w:t>
+                <w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Juanchich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Bernard</w:t>
+                <w:t xml:space="preserve">Isabel Ferrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (9, SI), pp.2659-2671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms4657⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01193812v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring nucleo-cytoplasmic large DNA viruses in Tara Oceans microbial metagenomes</w:t>
               </w:r>
@@ -6255,51 +6259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (3), pp.R29. </w:t>
@@ -6389,51 +6393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Bork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (10), pp.e1001177. </w:t>
@@ -6523,51 +6527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sutada Mungpakdee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 330 (6009), pp.1381-1385. </w:t>
@@ -6733,295 +6737,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00907731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotating genomes with massive-scale RNA sequencing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of sequence variability in the macronuclear DNA of Paramecium tetraurelia: a somatic view of the germline.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Rogier</w:t>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Goût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-12-r175⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (4), pp.585-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.074534.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664963v1</w:t>
+                <w:t xml:space="preserve">hal-00282468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of sequence variability in the macronuclear DNA of Paramecium tetraurelia: a somatic view of the germline.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessen</w:t>
+                <w:t xml:space="preserve">Annotating genomes with massive-scale RNA sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Goût</w:t>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18 (4), pp.585-96. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.074534.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-12-r175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282468v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t>
               </w:r>
@@ -7314,51 +7318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Malagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7448,51 +7452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Malagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7671,420 +7675,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00180136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene loss and evolutionary rates following whole genome duplication in Teleost fishes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+                <w:t xml:space="preserve">Global trends of whole-genome duplications revealed by the ciliate Paramecium tetraurelia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 444 (7116), pp.171-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093159v1</w:t>
+                <w:t xml:space="preserve">hal-00132091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene loss and evolutionary rates following whole-genome duplication in teleost fishes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Brunet</w:t>
+                <w:t xml:space="preserve">Gene loss and evolutionary rates following whole genome duplication in Teleost fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roest Crollius H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aury Jm.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 23 (9), pp.1808-1816. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 23, pp.1808-1816</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660787v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global trends of whole-genome duplications revealed by the ciliate Paramecium tetraurelia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene loss and evolutionary rates following whole-genome duplication in teleost fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Jubin</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 444 (7116), pp.171-8. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (9), pp.1808-1816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature05230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msl049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132091v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of BAC and whole genome shotgun sequences from an Anopheles gambiae region related to Plasmodium encapsulation</w:t>
               </w:r>
@@ -8376,51 +8380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8661,51 +8665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Fonknechten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 421 (6923), pp.601-607. </w:t>
@@ -8920,51 +8924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 185, pp.573-583</w:t>
@@ -9380,968 +9384,968 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karyotype and chromosome location of characteristic tandem repeats in the pufferfish &amp;lt;i&amp;gt;Tetraodon nigroviridis&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimate of human gene number provided by genome-wide analysis using Tetraodon nigroviridis DNA sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fischer</w:t>
+                <w:t xml:space="preserve">Alain Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ozouf-Costaz</w:t>
+                <w:t xml:space="preserve">Corinne Dasilva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Roest Crollius</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Jaillon</w:t>
+                <w:t xml:space="preserve">Laurence Bouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000015484⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 25 (2), pp.235-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/76118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398482v1</w:t>
+                <w:t xml:space="preserve">hal-03772374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Repeat Analysis of the Compact Genome of the Freshwater Pufferfish Tetraodon nigroviridis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Karyotype and chromosome location of characteristic tandem repeats in the pufferfish &amp;lt;i&amp;gt;Tetraodon nigroviridis&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ozouf-Costaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roest Crollius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dasilva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jaillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.10.7.939⟩</w:t>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 88 (1-2), pp.50-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000015484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772367v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gene Encoding the Mouse Homologue of the Human Osteoclast-Specific 116-kDa V-ATPase Subunit Bears a Deletion in Osteosclerotic (oc/oc) Mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C Scimeca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Trojani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S8756-3282(99)00278-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimate of human gene number provided by genome-wide analysis using Tetraodon nigroviridis DNA sequence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Dasilva</w:t>
+                <w:t xml:space="preserve">Characterization and Repeat Analysis of the Compact Genome of the Freshwater Pufferfish Tetraodon nigroviridis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roest Crollius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dasilva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ozouf-Costaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bouneau</w:t>
+                <w:t xml:space="preserve">C. Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 25 (2), pp.235-238. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (7), pp.939-949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/76118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.10.7.939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772374v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification and detection of the terminal 3' non-coding region of hepatitis C virus isolates</w:t>
+                <w:t xml:space="preserve">Sequence analysis of the NS5A protein of European hepatitis C virus 1b isolates and relation to interferon sensitivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Khorsi</w:t>
+                <w:t xml:space="preserve">F Lunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Salabi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Jaillon</w:t>
+                <w:t xml:space="preserve">G Duverlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Zawadzki</w:t>
+                <w:t xml:space="preserve">F Eb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Izopet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0923-2516(98)80087-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 79 (6), pp.1373-1381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/0022-1317-79-6-1373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613712v1</w:t>
+                <w:t xml:space="preserve">hal-03613713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence analysis of the NS5A protein of European hepatitis C virus 1b isolates and relation to interferon sensitivity.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+                <w:t xml:space="preserve">Amplification and detection of the terminal 3' non-coding region of hepatitis C virus isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Salabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Izopet</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zawadzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Gen Virol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 149 (2), pp.115-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0923-2516(98)80087-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00313715v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence analysis of the NS5A protein of European hepatitis C virus 1b isolates and relation to interferon sensitivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Izopet</w:t>
+                <w:t xml:space="preserve">G. Duverlie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Izopet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J Gen Virol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 79 ( Pt 6), pp.1373-1381</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613713v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00313715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10769,51 +10773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10970,51 +10974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in functional composition and gene expression in eukaryotic plankton at the Atlantic-Arctic Polar front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Campese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11526,953 +11530,953 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global-Scale Climate Genomics Describes Modulations in Plankton Composition and Gene Expression that Structure the Sunlit Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gordon Research Conference. Ecological and Evolutionary Genomics. Dynamics of Ecological and Evolutionary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Smithfield, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructuring of genomic provinces of surface ocean plankton under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equatorial to Polar genomic description of the cosmopolitan Bathycoccus populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic investigation of climate change induced reorganization of global plankton biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Iudicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMBER Future Oceans2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populations structure of the microalgae Bathycoccus prasinos in the open ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Microbial Strategies for Survival in a Changing Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lucca, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is environmental Genomics genomics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RECOMB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GENOTROUT - Apport des nouvelles technologies de séquençage (NGS) à l'analyse du génome de la truite arc-en-ciel (2010-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Volff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Colloque Agenae/ANR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GENOTROUT - Apport des nouvelles technologies de séquençage (NGS) à l'analyse du génome pseudotétraploide de la truite arc-en-ciel (2010-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Volff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Journées AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AtlantECO Deliverable 2.1: AtlantECO-BASE1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7944432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391099v1</w:t>
-              </w:r>
-[...798 lines deleted...]
-                <w:t xml:space="preserve">hal-01193660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12939,103 +12943,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into vertebrate whole-genome duplications from the rainbow trout genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Annual Meeting of the Society for Molecular Biology and Evolution (SMBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Puerto Rico, Puerto Rico. 2014, Smbe 2014. Molecular Evolution: From Genome Technology to the History of Life</w:t>
@@ -13242,51 +13246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2016, 978-0-12-801418-9. </w:t>
@@ -13552,51 +13556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA18C880"/>
+    <w:nsid w:val="9FD913D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13783,51 +13787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-jaillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7237-9596" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119733374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214325464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359160466" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lozano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verg&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf263" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04085734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie Meng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05962-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilda Alicia Caccavo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16924" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00060" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshika Manral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroteaciro Iovino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Masina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1066050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01314-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03791710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ciccarella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Flamant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03939-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288985v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Labarre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez-Escard&#243;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Latorre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leonard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bucchini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00885-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443359v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1921" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M. Deutschmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Labarre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Obiol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders K. Krabberod" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020955118" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Felipe Benites" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010066" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02886223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sato" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Nanjappa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Dorrell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazamia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65941-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04307624v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza M. Castillo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Benites" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Kuronishi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15210" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02113815v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Sieracki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J Poulton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jaillon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wincker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42487-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04309465v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Novoa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Jungreis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kellis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz124" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987200v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Arif" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12985" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arrigoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stefani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12640" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01466618v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Latorre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann 6 Seeleuthner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41498" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01410203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37900" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258212v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji K Kojima" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.192" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285484v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Albert Wu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prochnik" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Hellsten" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2906" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258219v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferrera" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12250" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQ5SZ77-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258223v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Subirana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.59" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617212v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roussel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-3-r29" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001177" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664963v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-12-r175" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282468v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.074534.107" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945555v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gout" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06495" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011226v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r77" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286300v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093159v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roest Crollius H." TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aury Jm." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660787v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl049" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683098v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Eiglmeier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anthouard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Holm" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2005.02.020" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZTP5960-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789187v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Castelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1515604" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681415v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stange-Thomann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672600v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castelli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312826v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Eckenberg" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Fonknechten" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01348" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427223v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Journet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Tuinen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouzy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Crespeau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carreau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313004v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castelain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roussel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678310v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Crespeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkf685" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297851v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bolotin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Malarme" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.gr-1697r" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolotin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398482v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roest Crollius" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dasilva" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000015484" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772367v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fizames" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.10.7.939" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117516v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Scimeca" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franchi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trojani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grosgeorge" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S8756-3282(99)00278-1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772374v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouneau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76118" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03613712v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khorsi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salabi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zawadzki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0923-2516(98)80087-3" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0KV416B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313715v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duverlie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Izopet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03613713v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lunel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duverlie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eb" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jaillon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Izopet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-79-6-1373" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038679v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pavlovic" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pigani" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Joigneaux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labesse" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363600v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cr&#233;deville" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Sow" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Depaty" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286701v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dennu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972005v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ciaghi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876463v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328288v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Campese" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Villar" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308022v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Timsit" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03166589v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971893v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budinich" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vintache" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henry" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391099v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7944432" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392413v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421472v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391685v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391718v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391671v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392421v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019800v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Volff" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193660v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391705v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421468v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391673v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391665v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391650v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194063v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04392438v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595642v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801418-9.00002-0" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808727v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vezzulli" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zharkikh" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781578087174" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-jaillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7237-9596" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119733374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214325464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359160466" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lozano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verg&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf263" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04085734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie Meng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05962-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilda Alicia Caccavo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16924" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00060" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshika Manral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroteaciro Iovino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Masina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1066050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01314-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03791710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ciccarella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Flamant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03939-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288985v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Labarre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez-Escard&#243;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Latorre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leonard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bucchini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00885-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443359v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1921" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M. Deutschmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Labarre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Obiol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders K. Krabberod" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020955118" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Felipe Benites" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010066" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02886223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sato" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Nanjappa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Dorrell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazamia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65941-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04309465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Novoa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Jungreis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kellis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz124" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04307624v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza M. Castillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Benites" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Kuronishi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15210" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02113815v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Sieracki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J Poulton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jaillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wincker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42487-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Arif" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12985" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arrigoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stefani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12640" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01466618v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Latorre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann 6 Seeleuthner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41498" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01410203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37900" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258212v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji K Kojima" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.192" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Albert Wu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prochnik" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Hellsten" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2906" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258219v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferrera" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12250" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQ5SZ77-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258223v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Subirana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.59" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617212v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roussel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-3-r29" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001177" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282468v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.074534.107" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664963v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-12-r175" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945555v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gout" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06495" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011226v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r77" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286300v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093159v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roest Crollius H." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aury Jm." TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660787v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl049" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683098v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Eiglmeier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anthouard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Holm" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2005.02.020" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZTP5960-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789187v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Castelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1515604" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681415v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stange-Thomann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672600v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castelli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312826v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Eckenberg" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Fonknechten" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01348" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427223v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Journet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Tuinen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouzy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Crespeau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carreau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313004v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castelain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roussel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678310v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Crespeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkf685" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297851v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bolotin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Malarme" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.gr-1697r" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolotin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772374v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouneau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76118" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398482v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roest Crollius" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dasilva" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000015484" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117516v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Scimeca" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franchi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trojani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grosgeorge" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S8756-3282(99)00278-1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772367v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fizames" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.10.7.939" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03613713v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lunel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duverlie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eb" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jaillon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Izopet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-79-6-1373" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03613712v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khorsi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salabi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zawadzki" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0923-2516(98)80087-3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0KV416B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313715v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duverlie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Izopet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038679v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pavlovic" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pigani" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Joigneaux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labesse" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363600v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cr&#233;deville" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Sow" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Depaty" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286701v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dennu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972005v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ciaghi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876463v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328288v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Campese" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Villar" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308022v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Timsit" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03166589v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971893v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budinich" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vintache" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henry" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392413v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421472v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391685v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391718v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391671v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392421v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019800v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Volff" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193660v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391099v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7944432" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391705v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421468v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391673v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391665v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391650v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194063v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04392438v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595642v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801418-9.00002-0" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808727v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vezzulli" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zharkikh" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781578087174" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>