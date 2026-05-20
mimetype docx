--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -621,382 +621,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirusviruses link herpesviruses to giant viruses</w:t>
+                <w:t xml:space="preserve">Plankton biogeography in the 21st century and impacts of climate change: advances through genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Gaïa</w:t>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingjie Meng</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Gehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-05962-4⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 346 (1), pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04085734v1</w:t>
+                <w:t xml:space="preserve">hal-04026636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate genomics—Geoscientists, ecologists, and geneticists must reinforce their collaborations to confront climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jilda Alicia Caccavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gehlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (21), pp.5999-6001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.16924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plankton biogeography in the 21st century and impacts of climate change: advances through genomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mirusviruses link herpesviruses to giant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Frémont</w:t>
+                <w:t xml:space="preserve">Lingjie Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gehlen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 346 (1), pp.13-24. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 616 (7958), pp.783-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crbiol.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-05962-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026636v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04085734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan-Arctic plankton community structure and its global connectivity</w:t>
               </w:r>
@@ -1512,429 +1512,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t>
+                <w:t xml:space="preserve">Giant viruses encode actin-related proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Delmont</w:t>
+                <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Gaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Hinsinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chiara Vanni</w:t>
+                <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.msac022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msac022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872935v2</w:t>
+                <w:t xml:space="preserve">cea-04281384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restructuring of plankton genomic biogeography in the surface ocean under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (4), pp.393-401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41558-022-01314-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03659872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant viruses encode actin-related proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violette da Cunha</w:t>
+                <w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Gaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom O Delmont</w:t>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (2), pp.msac022. </w:t>
+              <w:t xml:space="preserve">Cell Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (5), pp.100123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msac022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04281384v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic adaptation of the picoeukaryote $Pelagomonas\ calceolata$ to iron-poor oceans revealed by a chromosome-scale genome sequence</w:t>
               </w:r>
@@ -1959,51 +1959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Ciccarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2093,64 +2093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t>
@@ -2182,831 +2182,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics reveals new functional insights in uncultured MAST species</w:t>
+                <w:t xml:space="preserve">Environmental vulnerability of the global ocean epipelagic plankton community interactome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Labarre</w:t>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David López-Escardó</w:t>
+                <w:t xml:space="preserve">Erwan Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Budinich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Latorre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Bucchini</w:t>
+                <w:t xml:space="preserve">Damien Vintache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-020-00885-8⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (35), pp.eabg1921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg1921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288985v1</w:t>
+                <w:t xml:space="preserve">hal-03443359v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental vulnerability of the global ocean epipelagic plankton community interactome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative genomics reveals new functional insights in uncultured MAST species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David López-Escardó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+                <w:t xml:space="preserve">Francisco Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Delage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marko Budinich</w:t>
+                <w:t xml:space="preserve">Guy Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Vintache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">François Bucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (35), pp.eabg1921. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (6), pp.1767-1781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg1921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-020-00885-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443359v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic virus composition can predict the efficiency of carbon export in the global ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiroto Kaneko</w:t>
+                <w:t xml:space="preserve">Niche adaptation promoted the evolutionary diversification of tiny ocean predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tom Delmont</w:t>
+                <w:t xml:space="preserve">Ina M. Deutschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleix Obiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders K. Krabberod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.102002⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (25), pp.e2020955118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2020955118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097258v3</w:t>
+                <w:t xml:space="preserve">hal-04288986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niche adaptation promoted the evolutionary diversification of tiny ocean predators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aleix Obiol</w:t>
+                <w:t xml:space="preserve">Eukaryotic virus composition can predict the efficiency of carbon export in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroto Kaneko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders K. Krabberod</w:t>
+                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (25), pp.e2020955118. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.102002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2020955118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288986v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097258v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Resolved Biogeography of Mamiellales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-enabled phylogenetic and functional reconstruction of an araphid pennate diatom Plagiostriata sp. CCMP470, previously assigned as a radial centric diatom, and its bacterial commensal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Felipe Felipe Benites</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vannier</w:t>
+                <w:t xml:space="preserve">Shinya Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Wincker</w:t>
+                <w:t xml:space="preserve">Deepak Nanjappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
+                <w:t xml:space="preserve">Richard G Dorrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11010066⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.9449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65941-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505108v1</w:t>
+                <w:t xml:space="preserve">inserm-02886223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-enabled phylogenetic and functional reconstruction of an araphid pennate diatom Plagiostriata sp. CCMP470, previously assigned as a radial centric diatom, and its bacterial commensal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Deepak Nanjappa</w:t>
+                <w:t xml:space="preserve">Genome Resolved Biogeography of Mamiellales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard G Dorrell</w:t>
+                <w:t xml:space="preserve">L. Felipe Felipe Benites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t>
+                <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Kazamia</w:t>
+                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.9449. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65941-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes11010066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02886223v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Oceans: towards global ocean ecosystems biology</w:t>
               </w:r>
@@ -3237,295 +3237,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04309465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the viral content of uncultured picoeukaryotes in the global-ocean by single cell genomics</w:t>
+                <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaiza M. Castillo</w:t>
+                <w:t xml:space="preserve">Ann Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mangot</w:t>
+                <w:t xml:space="preserve">Ahmed Zayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Felipe Benites</w:t>
+                <w:t xml:space="preserve">Nádia Conceição-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramiro Logares</w:t>
+                <w:t xml:space="preserve">Ben Temperton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megumi Kuronishi</w:t>
+                <w:t xml:space="preserve">Ben Bolduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (18), pp.4272-4289. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177 (5), pp.1109-1123.e14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04307624v1</w:t>
+                <w:t xml:space="preserve">hal-02387010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
+                <w:t xml:space="preserve">Assessing the viral content of uncultured picoeukaryotes in the global-ocean by single cell genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Gregory</w:t>
+                <w:t xml:space="preserve">Yaiza M. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Zayed</w:t>
+                <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nádia Conceição-Neto</w:t>
+                <w:t xml:space="preserve">Luiz Felipe Benites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Temperton</w:t>
+                <w:t xml:space="preserve">Ramiro Logares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Bolduc</w:t>
+                <w:t xml:space="preserve">Megumi Kuronishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 177 (5), pp.1109-1123.e14. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (18), pp.4272-4289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387010v1</w:t>
+                <w:t xml:space="preserve">cea-04307624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t>
               </w:r>
@@ -3965,51 +3965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.310. </w:t>
@@ -4060,51 +4060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4583,64 +4583,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessing the genomic information of unculturable oceanic picoeukaryotes by combining multiple single cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Logares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4730,90 +4730,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of the green picoalga Bathycoccus genomes in the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.37900. </w:t>
@@ -4845,567 +4845,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and function of the global ocean microbiome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Pedro Coelho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+                <w:t xml:space="preserve">Noan Le Bescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Roat Kultima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Carmichael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261359. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261359⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233742v1</w:t>
+                <w:t xml:space="preserve">hal-01253979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse transcriptase genes are highly abundant and transcriptionally active in marine plankton assemblages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Open science resources for the discovery and analysis of Tara Oceans data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Hingamp</w:t>
+                <w:t xml:space="preserve">Stéphane Pesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji K Kojima</w:t>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Villar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Kandels-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noan Le Bescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2015.192⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.150023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01258212v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open science resources for the discovery and analysis of Tara Oceans data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reverse transcriptase genes are highly abundant and transcriptionally active in marine plankton assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Not</w:t>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Kandels-Lewis</w:t>
+                <w:t xml:space="preserve">Kenji K Kojima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.150023. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.1134-1146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2015.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01253984v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+                <w:t xml:space="preserve">Structure and function of the global ocean microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Luis Pedro Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Carmichael</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">Jens Roat Kultima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1261359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253979v1</w:t>
+                <w:t xml:space="preserve">hal-01233742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine protist diversity in European coastal waters and sediments as revealed by high-throughput sequencing</w:t>
               </w:r>
@@ -5793,51 +5793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomic 16S rDNA Illumina tags are a powerful alternative to amplicon sequencing to explore diversity and structure of microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Logares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5939,51 +5939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring nucleo-cytoplasmic large DNA viruses in Tara Oceans microbial metagenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6737,295 +6737,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00907731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of sequence variability in the macronuclear DNA of Paramecium tetraurelia: a somatic view of the germline.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotating genomes with massive-scale RNA sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Goût</w:t>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.074534.107⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-12-r175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282468v1</w:t>
+                <w:t xml:space="preserve">hal-02664963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotating genomes with massive-scale RNA sequencing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Noel</w:t>
+                <w:t xml:space="preserve">Analysis of sequence variability in the macronuclear DNA of Paramecium tetraurelia: a somatic view of the germline.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Rogier</w:t>
+                <w:t xml:space="preserve">Jean-François Goût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (12), </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (4), pp.585-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-12-r175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.074534.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664963v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t>
               </w:r>
@@ -7707,77 +7707,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 444 (7116), pp.171-8. </w:t>
@@ -8087,51 +8087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of BAC and whole genome shotgun sequences from an Anopheles gambiae region related to Plasmodium encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Eiglmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cattolico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8259,51 +8259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8527,51 +8527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9144,51 +9144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complete Genome Sequence of the Lactic Acid Bacterium Lactococcus lactis ssp. lactis IL1403</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Bolotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9278,51 +9278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome sequence of the lactic acid bacterium Lactococcus lactis ssp. lactis IL1403</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bolotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10839,103 +10839,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirusviruses provide a missing link in the evolution of giant viruses Plankton-infecting relatives of herpesviruses clarify the evolutionary trajectory of giant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Gaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingjie Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10961,51 +10961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in functional composition and gene expression in eukaryotic plankton at the Atlantic-Arctic Polar front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11201,103 +11201,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equatorial to Polar genomic variability of the microalgae &amp;lt;i&amp;gt;Bathycoccus prasinos&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11323,103 +11323,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restructuring of genomic provinces of surface ocean plankton under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11530,384 +11530,487 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AtlantECO Deliverable 2.1: AtlantECO-BASE1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7944432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global-Scale Climate Genomics Describes Modulations in Plankton Composition and Gene Expression that Structure the Sunlit Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference. Ecological and Evolutionary Genomics. Dynamics of Ecological and Evolutionary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Smithfield, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restructuring of genomic provinces of surface ocean plankton under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equatorial to Polar genomic description of the cosmopolitan Bathycoccus populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic investigation of climate change induced reorganization of global plankton biogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Iudicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11922,561 +12025,458 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMBER Future Oceans2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populations structure of the microalgae Bathycoccus prasinos in the open ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is environmental Genomics genomics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Microbial Strategies for Survival in a Changing Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">RECOMB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391671v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is environmental Genomics genomics ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Populations structure of the microalgae Bathycoccus prasinos in the open ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECOMB 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Marine Microbial Strategies for Survival in a Changing Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392421v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENOTROUT - Apport des nouvelles technologies de séquençage (NGS) à l'analyse du génome de la truite arc-en-ciel (2010-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Volff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque Agenae/ANR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENOTROUT - Apport des nouvelles technologies de séquençage (NGS) à l'analyse du génome pseudotétraploide de la truite arc-en-ciel (2010-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Volff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées AGENAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193660v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">hal-04391099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12507,51 +12507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean-wide comparisons of plankton composition clarify differences in the structure and regulation of mesopelagic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaina Rigonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12589,51 +12589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary and end of century plankton biogeography at genomic scale: bridging ecology and biogeochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12671,51 +12671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations structure of the microalgae Bathycoccus prasinos in the open ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12753,51 +12753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations structure of the microalgae Bathycoccus prasinos in the open ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12848,64 +12848,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative approaches for metagenomic biogeography and population structures of eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13556,51 +13556,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FD913D7"/>
+    <w:nsid w:val="B658E38C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13787,51 +13787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-jaillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7237-9596" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119733374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214325464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359160466" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lozano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verg&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf263" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04085734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie Meng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05962-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilda Alicia Caccavo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16924" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00060" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshika Manral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroteaciro Iovino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Masina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1066050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01314-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03791710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ciccarella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Flamant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03939-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288985v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Labarre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez-Escard&#243;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Latorre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leonard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bucchini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00885-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443359v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1921" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M. Deutschmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Labarre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Obiol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders K. Krabberod" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020955118" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Felipe Benites" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010066" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02886223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sato" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Nanjappa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Dorrell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazamia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65941-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04309465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Novoa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Jungreis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kellis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz124" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04307624v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza M. Castillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Benites" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Kuronishi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15210" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02113815v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Sieracki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J Poulton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jaillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wincker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42487-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Arif" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12985" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arrigoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stefani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12640" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01466618v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Latorre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann 6 Seeleuthner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41498" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01410203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37900" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258212v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji K Kojima" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.192" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Albert Wu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prochnik" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Hellsten" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2906" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258219v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferrera" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12250" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQ5SZ77-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258223v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Subirana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.59" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617212v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roussel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-3-r29" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001177" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282468v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.074534.107" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664963v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-12-r175" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945555v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gout" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06495" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011226v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r77" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286300v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093159v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roest Crollius H." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aury Jm." TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660787v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl049" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683098v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Eiglmeier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anthouard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Holm" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2005.02.020" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZTP5960-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789187v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Castelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1515604" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681415v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stange-Thomann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672600v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castelli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312826v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Eckenberg" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Fonknechten" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01348" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427223v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Journet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Tuinen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouzy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Crespeau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carreau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313004v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castelain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roussel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678310v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Crespeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkf685" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297851v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bolotin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Malarme" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.gr-1697r" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolotin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772374v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouneau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76118" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398482v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roest Crollius" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dasilva" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000015484" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117516v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Scimeca" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franchi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trojani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grosgeorge" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S8756-3282(99)00278-1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772367v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fizames" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.10.7.939" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03613713v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lunel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duverlie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eb" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jaillon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Izopet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-79-6-1373" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03613712v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khorsi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salabi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zawadzki" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0923-2516(98)80087-3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0KV416B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313715v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duverlie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Izopet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038679v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pavlovic" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pigani" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Joigneaux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labesse" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363600v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cr&#233;deville" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Sow" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Depaty" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286701v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dennu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972005v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ciaghi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876463v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328288v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Campese" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Villar" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308022v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Timsit" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03166589v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971893v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budinich" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vintache" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henry" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392413v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421472v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391685v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391718v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391671v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392421v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019800v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Volff" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193660v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391099v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7944432" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391705v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421468v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391673v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391665v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391650v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194063v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04392438v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595642v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801418-9.00002-0" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808727v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vezzulli" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zharkikh" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781578087174" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-jaillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7237-9596" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119733374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214325464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359160466" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lozano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verg&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf263" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilda Alicia Caccavo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16924" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04085734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie Meng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05962-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00060" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshika Manral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroteaciro Iovino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Masina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1066050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01314-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03791710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ciccarella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Flamant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03939-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443359v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1921" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Labarre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez-Escard&#243;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Latorre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leonard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bucchini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00885-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina M. Deutschmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Labarre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Obiol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders K. Krabberod" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020955118" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02886223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Nanjappa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Dorrell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazamia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65941-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505108v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Felipe Felipe Benites" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11010066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04309465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Novoa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Jungreis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kellis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz124" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04307624v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza M. Castillo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Benites" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megumi Kuronishi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15210" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02113815v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E Sieracki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J Poulton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jaillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wincker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42487-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Arif" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12985" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arrigoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stefani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12640" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01466618v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Latorre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann 6 Seeleuthner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41498" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01410203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37900" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258212v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji K Kojima" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.192" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193812v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4657" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Albert Wu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prochnik" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Hellsten" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2906" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258219v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferrera" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12250" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQ5SZ77-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258223v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Subirana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.59" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617212v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roussel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-3-r29" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001177" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664963v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-12-r175" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282468v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cohen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.074534.107" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945555v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gout" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06495" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011226v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r77" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286300v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093159v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roest Crollius H." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aury Jm." TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660787v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl049" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683098v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Eiglmeier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anthouard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Holm" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2005.02.020" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZTP5960-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789187v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Castelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1515604" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681415v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Stange-Thomann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672600v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castelli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312826v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Eckenberg" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Fonknechten" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01348" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427223v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Journet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Tuinen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouzy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Crespeau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carreau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313004v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castelain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roussel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678310v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Crespeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkf685" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297851v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bolotin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Malarme" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.gr-1697r" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681585v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolotin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772374v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouneau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/76118" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398482v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roest Crollius" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dasilva" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000015484" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117516v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Scimeca" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franchi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trojani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grosgeorge" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S8756-3282(99)00278-1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772367v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fizames" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.10.7.939" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03613713v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lunel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duverlie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eb" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jaillon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Izopet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-79-6-1373" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03613712v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khorsi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salabi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zawadzki" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0923-2516(98)80087-3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0KV416B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313715v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duverlie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Izopet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038679v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pavlovic" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pigani" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Joigneaux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labesse" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363600v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cr&#233;deville" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Sow" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Depaty" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286701v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dennu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972005v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ciaghi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876463v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328288v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Campese" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Villar" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308022v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Timsit" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03166589v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971893v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budinich" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vintache" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henry" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391099v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7944432" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392413v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421472v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391685v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391718v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392421v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391671v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019800v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Volff" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193660v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391705v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421468v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391673v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391665v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391650v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194063v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04392438v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595642v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801418-9.00002-0" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808727v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vezzulli" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zharkikh" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781578087174" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>