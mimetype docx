--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -1722,342 +1722,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Yb transportable clock connected to the REFIMEVE fiber network for chronometric geodesy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient Zeeman slower for the ROYMAGE transportable Ytterbium clock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Romero González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jesús Romero González</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pointard Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pointard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lion</w:t>
+                <w:t xml:space="preserve">William Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lodewyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU23</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">54th Conference of the European Group on Atomic Systems (EGAS 54</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasboug, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093675v1</w:t>
+                <w:t xml:space="preserve">hal-04139115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient Zeeman slower for the ROYMAGE transportable Ytterbium clock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Yb transportable clock connected to the REFIMEVE fiber network for chronometric geodesy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Romero González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lodewyck</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pointard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Conference of the European Group on Atomic Systems (EGAS 54</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (AUSTRIA), France. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139115v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Transportable Yb Lattice Clock at SYRTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pointard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Éric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,51 +2285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pointard Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lodewyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3172,51 +3172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquier In&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jamet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031473" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsoulis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-020-01358-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benoist" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Collilieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jamet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2020.101693" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ismail" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jag-2014-0026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonindard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0310-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Panet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chambodut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jamet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambodut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitushkin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Van Dam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/39/5/2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tsoulis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gonindard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10634-7_58" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26932-0_9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093298v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Landa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rahmouni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Romero Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pointard Benjamin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lodewyck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pearlstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6235" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093675v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pointard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8745" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moreno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;ric Pottie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850674" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lartaux-Vollard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032509v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Romero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212810v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414453v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaljub" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Deschamps-Ostanciaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005662v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquier In&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jamet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031473" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsoulis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-020-01358-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benoist" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Collilieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jamet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2020.101693" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ismail" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jag-2014-0026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonindard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-009-0310-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Panet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chambodut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diament" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jamet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambodut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitushkin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Francis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Van Dam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/39/5/2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tsoulis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gonindard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10634-7_58" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26932-0_9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093298v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Landa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rahmouni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Romero Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pointard Benjamin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lodewyck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pearlstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6235" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Moreno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093675v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pointard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8745" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-&#201;ric Pottie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850674" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lartaux-Vollard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032509v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Romero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212810v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414453v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaljub" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Deschamps-Ostanciaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005662v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>