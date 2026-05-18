--- v0 (2026-03-24)
+++ v1 (2026-05-18)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional redundancy in tRNA dihydrouridylation</w:t>
+                <w:t xml:space="preserve">Exploring a unique class of flavoenzymes: Identification and biochemical characterization of ribosomal RNA dihydrouridine synthase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Sudol</w:t>
+                <w:t xml:space="preserve">Sabrine Toubdji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quentin Thullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lea-Marie Kilz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Yifeng Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 52 (10), pp.5880-5894. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (32), pp.e2401981121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2401981121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614743v1</w:t>
+                <w:t xml:space="preserve">hal-04734945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring a unique class of flavoenzymes: Identification and biochemical characterization of ribosomal RNA dihydrouridine synthase</w:t>
+                <w:t xml:space="preserve">Functional redundancy in tRNA dihydrouridylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrine Toubdji</w:t>
+                <w:t xml:space="preserve">Claudia Sudol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea-Marie Kilz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quentin Thullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifeng Yuan</w:t>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (32), pp.e2401981121. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (10), pp.5880-5894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2401981121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734945v1</w:t>
+                <w:t xml:space="preserve">hal-04614743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(A) tail degradation in human cells: ATF4 mRNA as a model for biphasic deadenylation</w:t>
               </w:r>
@@ -459,429 +459,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent effects of translation termination factor eRF3A and nonsense-mediated mRNA decay factor UPF1 on the expression of uORF carrying mRNAs and ribosome protein genes</w:t>
+                <w:t xml:space="preserve">C3P3-G1: first generation of a eukaryotic artificial cytoplasmic expression system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affaf Aliouat</w:t>
+                <w:t xml:space="preserve">Philippe H Jaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hatin</w:t>
+                <w:t xml:space="preserve">Etienne Decroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bertin</w:t>
+                <w:t xml:space="preserve">Eric Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline François</w:t>
+                <w:t xml:space="preserve">Marine Le boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérène Stierlé</w:t>
+                <w:t xml:space="preserve">Aurélien Jaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17, pp.1--13. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (5), pp.2681-2698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15476286.2019.1674595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321504v1</w:t>
+                <w:t xml:space="preserve">inserm-02016614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home care aides’ observations and machine learning algorithms for the prediction of visits to emergency departments by older community-dwelling individuals receiving home care assistance: A proof of concept study</w:t>
+                <w:t xml:space="preserve">Divergent effects of translation termination factor eRF3A and nonsense-mediated mRNA decay factor UPF1 on the expression of uORF carrying mRNAs and ribosome protein genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Henri Veyron</w:t>
+                <w:t xml:space="preserve">Affaf Aliouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Friocourt</w:t>
+                <w:t xml:space="preserve">Isabelle Hatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jeanjean</w:t>
+                <w:t xml:space="preserve">Pierre Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Luquel</w:t>
+                <w:t xml:space="preserve">Pauline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bonifas</w:t>
+                <w:t xml:space="preserve">Vérène Stierlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0220002. </w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.1--13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0220002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2019.1674595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301808v1</w:t>
+                <w:t xml:space="preserve">hal-02321504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C3P3-G1: first generation of a eukaryotic artificial cytoplasmic expression system</w:t>
+                <w:t xml:space="preserve">Home care aides’ observations and machine learning algorithms for the prediction of visits to emergency departments by older community-dwelling individuals receiving home care assistance: A proof of concept study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe H Jaïs</w:t>
+                <w:t xml:space="preserve">Jacques-Henri Veyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Decroly</w:t>
+                <w:t xml:space="preserve">Patrick Friocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jacquet</w:t>
+                <w:t xml:space="preserve">Olivier Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Le boulch</w:t>
+                <w:t xml:space="preserve">Laurence Luquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jaïs</w:t>
+                <w:t xml:space="preserve">Nicolas Bonifas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (5), pp.2681-2698. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0220002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0220002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02016614v1</w:t>
+                <w:t xml:space="preserve">hal-02301808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling structural and functional divergences of bacterial tRNA dihydrouridine synthases: perspectives on the evolution scenario</w:t>
               </w:r>
@@ -893,51 +893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bou-Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Montémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jean-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1014,64 +1014,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation termination-dependent deadenylation of MYC mRNA in human cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Jolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affaf Aliouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérène Stierlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1961,51 +1961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614743v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sudol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Marie Kilz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thullier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae325" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Toubdji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Yuan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401981121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04238744v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Jolles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean-Jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2021.03.013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affaf Aliouat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#232;ne Stierl&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2019.1674595" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02301808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Veyron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friocourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeanjean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Luquel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonifas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H Ja&#239;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le&#160;boulch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ja&#239;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz069" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01727508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bou-Nader" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mont&#233;mont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Br&#233;geon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jolles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Salhi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25459" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Jerbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouceba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1137421" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gandin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Masvidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cargnello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gyenis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mclaughlan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11127" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01544187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Latr&#232;che" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duhieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Touat-Hamici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chavatte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.20147" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01544180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Ait Ghezala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castrillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Carpentier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks762" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276616v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialo Diop" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Poupat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ahond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.08.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G9XQVSC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734945v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Toubdji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thullier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Marie Kilz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Yuan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401981121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sudol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae325" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04238744v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Jolles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean-Jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2021.03.013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016614v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H Ja&#239;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le&#160;boulch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ja&#239;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affaf Aliouat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#232;ne Stierl&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2019.1674595" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02301808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Veyron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friocourt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeanjean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Luquel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonifas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01727508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bou-Nader" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mont&#233;mont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Br&#233;geon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jolles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Salhi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25459" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Jerbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouceba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1137421" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Gandin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Masvidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cargnello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gyenis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mclaughlan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11127" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01544187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Latr&#232;che" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duhieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Touat-Hamici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chavatte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/rna.20147" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01544180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Ait Ghezala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castrillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Carpentier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks762" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276616v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dialo Diop" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Poupat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ahond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.08.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G9XQVSC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>