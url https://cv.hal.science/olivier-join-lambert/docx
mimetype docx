--- v0 (2026-03-18)
+++ v1 (2026-04-13)
@@ -1486,429 +1486,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encrusted Urinary Tract Infections Due to Corynebacteria Species</w:t>
+                <w:t xml:space="preserve">Type IV pilus retraction enables sustained bacteremia and plays a key role in the outcome of meningococcal sepsis in a humanized mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Sakhi</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Euphrasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Culty</w:t>
+                <w:t xml:space="preserve">Mathilde Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Loubet</w:t>
+                <w:t xml:space="preserve">Sophia Schonherr-Hellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6, pp.179 - 186. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.e1009299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.10.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493113v1</w:t>
+                <w:t xml:space="preserve">hal-03452015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type IV pilus retraction enables sustained bacteremia and plays a key role in the outcome of meningococcal sepsis in a humanized mouse model</w:t>
+                <w:t xml:space="preserve">Broth Microdilution and Gradient Diffusion Strips vs. Reference Agar Dilution Method: First Evaluation for Clostridiales Species Antimicrobial Susceptibility Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Barnier</w:t>
+                <w:t xml:space="preserve">Florian Baquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Euphrasie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+                <w:t xml:space="preserve">Asma Ali Sawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Audry</w:t>
+                <w:t xml:space="preserve">Michel Auzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Schonherr-Hellec</w:t>
+                <w:t xml:space="preserve">Antoine Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009299⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10080975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452015v1</w:t>
+                <w:t xml:space="preserve">hal-03469835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broth Microdilution and Gradient Diffusion Strips vs. Reference Agar Dilution Method: First Evaluation for Clostridiales Species Antimicrobial Susceptibility Testing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encrusted Urinary Tract Infections Due to Corynebacteria Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Ali Sawan</w:t>
+                <w:t xml:space="preserve">Hamza Sakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Auzou</w:t>
+                <w:t xml:space="preserve">Anna Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Grillon</w:t>
+                <w:t xml:space="preserve">Thibault Culty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Jaulhac</w:t>
+                <w:t xml:space="preserve">Paul Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (8), pp.975. </w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.179 - 186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10080975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469835v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas Causing Catheter Infection in the Groin Area</w:t>
               </w:r>
@@ -2221,295 +2221,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02547297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus capitis isolated from bloodstream infections: a nationwide 3-month survey in 38 neonatal intensive care units</w:t>
+                <w:t xml:space="preserve">The Surface Microbiome of Clinically Unaffected Skinfolds in Hidradenitis Suppurativa: A Cross-Sectional Culture-Based and 16S rRNA Gene Amplicon Sequencing Study in 60 Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Decalonne</w:t>
+                <w:t xml:space="preserve">Émeline Riverain-Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guet-Revillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra dos Santos</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Gimenes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Abadie</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Ungeheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duchatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-020-03925-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (9), pp.1847-1855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2020.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868692v1</w:t>
+                <w:t xml:space="preserve">hal-02911739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Surface Microbiome of Clinically Unaffected Skinfolds in Hidradenitis Suppurativa: A Cross-Sectional Culture-Based and 16S rRNA Gene Amplicon Sequencing Study in 60 Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Staphylococcus capitis isolated from bloodstream infections: a nationwide 3-month survey in 38 neonatal intensive care units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Decalonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émeline Riverain-Gillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Guet-Revillet</w:t>
+                <w:t xml:space="preserve">Rémi Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
+                <w:t xml:space="preserve">Florent Goube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Ungeheuer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Duchatelet</w:t>
+                <w:t xml:space="preserve">Géraldine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 140 (9), pp.1847-1855. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (11), pp.2185-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2020.02.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10096-020-03925-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911739v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rifampin-moxifloxacin-metronidazole combination therapy for severe Hurley Stage 1 Hidradenitis Suppurativa: prospective short-term trial and one-year follow-up in 28 consecutive patients</w:t>
               </w:r>
@@ -2547,51 +2547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guet-Revillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Ungeheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -2623,429 +2623,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02547275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Type IV pili as an antivirulence strategy against invasive meningococcal disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Faure</w:t>
+                <w:t xml:space="preserve">Remission of chronic acne fulminans and severe hidradenitis suppurativa with targeted antibiotherapy [case report]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duchatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snaigune Miskinyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guet-Revillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-019-0395-8⟩</w:t>
+              <w:t xml:space="preserve">JAAD Case reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (6), pp.525-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdcr.2019.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152777v1</w:t>
+                <w:t xml:space="preserve">pasteur-02547212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal dysbiosis in Inflammatory Bowel Disease associated with primary immunodeficiency.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+                <w:t xml:space="preserve">Targeting Type IV pili as an antivirulence strategy against invasive meningococcal disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.09.021⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (6), pp.972-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-019-0395-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913759v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remission of chronic acne fulminans and severe hidradenitis suppurativa with targeted antibiotherapy [case report]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Duchatelet</w:t>
+                <w:t xml:space="preserve">Intestinal dysbiosis in Inflammatory Bowel Disease associated with primary immunodeficiency.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Mahlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Guet-Revillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAAD Case reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (6), pp.525-528. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143 (2), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jdcr.2019.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02547212v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulminant Nocardiosis Due to a Multidrug-Resistant Isolate in a 12-Year-Old Immunocompetent Child</w:t>
               </w:r>
@@ -3159,563 +3159,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical features and prognostic factors of listeriosis: the MONALISA national prospective cohort study</w:t>
+                <w:t xml:space="preserve">Guidelines for the management of acne: recommendations from a French multidisciplinary group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Charlier</w:t>
+                <w:t xml:space="preserve">L. Le Cleach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Perrodeau</w:t>
+                <w:t xml:space="preserve">B. Lebrun-Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Leclercq</w:t>
+                <w:t xml:space="preserve">A. Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Cazenave</w:t>
+                <w:t xml:space="preserve">F. Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pilmis</w:t>
+                <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (5), pp.510-519. </w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 177 (4), pp.908--913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)30521-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjd.15843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298677v1</w:t>
+                <w:t xml:space="preserve">hal-01743296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted next-generation sequencing-based first-line diagnosis of infection in immunocompromised adults: a multicentre, blinded, prospective study</w:t>
+                <w:t xml:space="preserve">Clinical features and prognostic factors of listeriosis: the MONALISA national prospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Parize</w:t>
+                <w:t xml:space="preserve">Caroline Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Muth</w:t>
+                <w:t xml:space="preserve">Élodie Perrodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Richaud</w:t>
+                <w:t xml:space="preserve">Alexandre Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gratigny</w:t>
+                <w:t xml:space="preserve">Benoît Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pilmis</w:t>
+                <w:t xml:space="preserve">Benoît Pilmis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (8), pp.574.e1-574.e6. </w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.510-519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)30521-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02185125v1</w:t>
+                <w:t xml:space="preserve">hal-04298677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral blood vessels are a niche for blood-borne meningococci</w:t>
+                <w:t xml:space="preserve">Untargeted next-generation sequencing-based first-line diagnosis of infection in immunocompromised adults: a multicentre, blinded, prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Capel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Barnier</w:t>
+                <w:t xml:space="preserve">P. Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldert L Zomer</w:t>
+                <w:t xml:space="preserve">E. Muth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bole-Feysot</w:t>
+                <w:t xml:space="preserve">C. Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Nussbaumer</w:t>
+                <w:t xml:space="preserve">M. Gratigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pilmis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21505594.2017.1391446⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (8), pp.574.e1-574.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552880v1</w:t>
+                <w:t xml:space="preserve">pasteur-02185125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the management of acne: recommendations from a French multidisciplinary group</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peripheral blood vessels are a niche for blood-borne meningococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lebrun-Vignes</w:t>
+                <w:t xml:space="preserve">Elena Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bachelot</w:t>
+                <w:t xml:space="preserve">Aldert L Zomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Beer</w:t>
+                <w:t xml:space="preserve">Christine Bole-Feysot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Berger</w:t>
+                <w:t xml:space="preserve">Thomas Nussbaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 177 (4), pp.908--913. </w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.1808 - 1819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.15843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2017.1391446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743296v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evidence of Bacterial Colonization of Human Coronary Microvasculature and Myocardial Tissue during Meningococcemia</w:t>
               </w:r>
@@ -3835,103 +3835,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge de l’acné. Traitement de l’acné par voie locale et générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Cleach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lebrun-Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 142 (11), pp.692-700. </w:t>
@@ -3995,51 +3995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guet-Revillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coignard-Biehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Quesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4397,51 +4397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Kayal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Mahlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Beauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4799,51 +4799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guet-Revillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4946,51 +4946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mechaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5420,559 +5420,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ActA Is Required for Crossing of the Fetoplacental Barrier by Listeria monocytogenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Extended-spectrum β-Lactamase in Shigella sonnei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Autret</w:t>
+                <w:t xml:space="preserve">Agnes Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Charbit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Lecuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75 (2), pp.950-957. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (4), pp.653-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/iai.01570-06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid1304.061160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463832v1</w:t>
+                <w:t xml:space="preserve">pasteur-03204194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of cefoxitin and moxalactam 30 µg disc diffusion methods for detection of methicillin resistance in coagulase-negative staphylococci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of blood vessels and tissues by a population of monocytes with patrolling behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darin Fogg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Garfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Elain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Abachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkl548⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 317 (5838), pp.666-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1142883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463833v1</w:t>
+                <w:t xml:space="preserve">pasteur-00337698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of blood vessels and tissues by a population of monocytes with patrolling behavior.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Darin Fogg</w:t>
+                <w:t xml:space="preserve">ActA Is Required for Crossing of the Fetoplacental Barrier by Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Garfa</w:t>
+                <w:t xml:space="preserve">Nicolas Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Elain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+                <w:t xml:space="preserve">Francis Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1142883⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (2), pp.950-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/iai.01570-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00337698v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Extended-spectrum β-Lactamase in Shigella sonnei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Lefort</w:t>
+                <w:t xml:space="preserve">Comparison of cefoxitin and moxalactam 30 µg disc diffusion methods for detection of methicillin resistance in coagulase-negative staphylococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Arlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+                <w:t xml:space="preserve">Sylvain Clauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lecuit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Abachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 13 (4), pp.653-654. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 59 (4), pp.763-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid1304.061160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkl548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03204194v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion of the Placenta during Murine Listeriosis</w:t>
               </w:r>
@@ -5984,51 +5984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6273,51 +6273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaru Okabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6841,51 +6841,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B44DB000"/>
+    <w:nsid w:val="D40203ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7072,51 +7072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-join-lambert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4888-8630" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124655718" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528630v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bernachot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Langlois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lecoutour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Giard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Petat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leoz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hassel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Petat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leoz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouilh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guet-Revillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Delage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Riverain-Gillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Jais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N Ungeheueur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin-Mac&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doisne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Schiavo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fabre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fines-Guyon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Join-Lambert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blancheti&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dolladille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Join-Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fazilleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10121889" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132739v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tin&#233;vez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lehours" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Belaroussi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cazanave" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2903.221417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03483269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Velardo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pailhori&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab983" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493113v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sakhi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Goujon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Culty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.10.034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Barnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euphrasie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Audry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Schonherr-Hellec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009299" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baquer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ali Sawan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auzou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaulhac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10080975" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Parienti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Mermel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004296" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guet-Revillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dompmartin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02547297v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duchatelet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snaigune Miskinyte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Delage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ungeheuer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2019.10.025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Decalonne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra dos Santos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gimenes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goube" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abadie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03925-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Riverain-Gillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ungeheuer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.02.046" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02547275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2020.01.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152777v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Bris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0395-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913759v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Mahlaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aguilar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.09.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02547212v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdcr.2019.04.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02263754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Senard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Jouvion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-3131" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Perrodeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cazenave" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pilmis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30521-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02185125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parize" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muth" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gratigny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilmis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.02.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552880v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Capel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldert L Zomer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bole-Feysot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nussbaumer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2017.1391446" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743296v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cleach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun-Vignes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachelot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15843" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552940v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bergounioux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coureuil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Belli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cambillau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00420-16" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01990621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2015.09.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coignard-Biehler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Quesne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frapy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2012.140064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra C Bernard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandi Simpson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Federici" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Laran-Chich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3563" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecuyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Miller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lelievre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit301" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796444v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Micol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Kayal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaut&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brosselin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2011.09.047" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531852v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farfour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barritault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barberis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00368-12" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767249v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;cuyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourdoulous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marullo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12082" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572642v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coignard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poir&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000321716" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02930888v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mecha&#239;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1601.091155" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00585723v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Trost" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ott" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schneider" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Schr&#246;der" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Jaenicke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-728" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463827v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grayo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desroches" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Monnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01211-07" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463831v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Grayo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Lott-Desroches" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Respaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00177-08" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Autret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charbit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.01570-06" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463833v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clauser" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abachin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl548" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00337698v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Auffray" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darin Fogg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Garfa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Elain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1142883" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03204194v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lefort" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arlet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecuit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1304.061160" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463834v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.74.1.663-672.2006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136168v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalin Emre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hurtaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricquier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2006.07.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JH8NCLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463836v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ezine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Okabe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00444.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528692v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manifacier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cordovana" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fines-Guyon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hecht" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911776v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sei" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertolotti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Boyal-Barraco" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jouan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911780v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-join-lambert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4888-8630" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124655718" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528630v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bernachot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Langlois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lecoutour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Giard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Petat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leoz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hassel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Petat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leoz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouilh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guet-Revillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Delage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Riverain-Gillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Jais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N Ungeheueur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin-Mac&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doisne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Schiavo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fabre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fines-Guyon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Join-Lambert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blancheti&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dolladille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Join-Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fazilleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10121889" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132739v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tin&#233;vez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lehours" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Belaroussi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cazanave" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2903.221417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03483269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Velardo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pailhori&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab983" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452015v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Barnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euphrasie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Audry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Schonherr-Hellec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009299" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baquer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ali Sawan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auzou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaulhac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10080975" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sakhi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Goujon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Culty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.10.034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Parienti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Mermel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004296" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guet-Revillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dompmartin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02547297v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duchatelet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snaigune Miskinyte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Delage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ungeheuer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2019.10.025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Riverain-Gillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ungeheuer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.02.046" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Decalonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra dos Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gimenes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goube" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abadie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03925-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02547275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2020.01.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02547212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdcr.2019.04.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152777v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Denis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Bris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0395-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Mahlaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aguilar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.09.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02263754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Senard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Jouvion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-3131" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cleach" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun-Vignes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachelot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15843" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298677v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Perrodeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cazenave" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pilmis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30521-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02185125v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parize" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muth" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gratigny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilmis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.02.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552880v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Capel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldert L Zomer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bole-Feysot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nussbaumer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2017.1391446" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552940v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bergounioux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coureuil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Belli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cambillau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00420-16" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01990621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2015.09.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coignard-Biehler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Quesne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frapy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2012.140064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra C Bernard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandi Simpson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Federici" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Laran-Chich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3563" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecuyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Miller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lelievre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit301" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796444v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Micol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Kayal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaut&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brosselin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2011.09.047" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531852v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farfour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barritault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barberis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00368-12" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767249v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;cuyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourdoulous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marullo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12082" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572642v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coignard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poir&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000321716" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02930888v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mecha&#239;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1601.091155" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00585723v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Trost" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ott" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schneider" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Schr&#246;der" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Jaenicke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-728" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463827v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grayo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desroches" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Monnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01211-07" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463831v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Grayo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Lott-Desroches" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Respaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00177-08" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03204194v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lefort" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arlet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecuit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1304.061160" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00337698v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Auffray" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darin Fogg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Garfa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Elain" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1142883" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463832v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Autret" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charbit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.01570-06" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463833v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clauser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abachin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl548" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463834v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.74.1.663-672.2006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136168v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalin Emre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hurtaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricquier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2006.07.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JH8NCLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463836v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ezine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Okabe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00444.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528692v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manifacier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cordovana" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fines-Guyon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hecht" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911776v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sei" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertolotti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Boyal-Barraco" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jouan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911780v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>