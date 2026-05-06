--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -147,6393 +147,6259 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">State of the Art of Probiotic Use in Neonatal Intensive Care Units in French-Speaking European Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Blanchetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dolladille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fazilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (12), pp.1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children10121889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multicenter Retrospective Study of Vascular Infections and Endocarditis Caused by Campylobacter spp., France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tinévez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lehours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaniss Belaroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cazanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (3), pp.484-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2903.221417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132739v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrospective multicentric study on Campylobacter spp. bacteremia in France: the Campylobacteremia study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tinévez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Velardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pailhoriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciab983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Type IV pilus retraction enables sustained bacteremia and plays a key role in the outcome of meningococcal sepsis in a humanized mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Euphrasie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Schonherr-Hellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.e1009299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broth Microdilution and Gradient Diffusion Strips vs. Reference Agar Dilution Method: First Evaluation for Clostridiales Species Antimicrobial Susceptibility Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ali Sawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10080975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encrusted Urinary Tract Infections Due to Corynebacteria Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Sakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Culty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.179 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.10.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbiote cutané : rôle physiologique et pathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guet-Revillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dompmartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pseudomonas Causing Catheter Infection in the Groin Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Parienti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Mermel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (5), pp.773-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low prevalence of gamma-secretase complex gene mutations in a large cohort of predominantly Caucasian patients with Hidradenitis Suppurativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duchatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snaigune Miskinyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Ungeheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2019.10.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02547297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Surface Microbiome of Clinically Unaffected Skinfolds in Hidradenitis Suppurativa: A Cross-Sectional Culture-Based and 16S rRNA Gene Amplicon Sequencing Study in 60 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Riverain-Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guet-Revillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ungeheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duchatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (9), pp.1847-1855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2020.02.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staphylococcus capitis isolated from bloodstream infections: a nationwide 3-month survey in 38 neonatal intensive care units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Decalonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (11), pp.2185-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-020-03925-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rifampin-moxifloxacin-metronidazole combination therapy for severe Hurley Stage 1 Hidradenitis Suppurativa: prospective short-term trial and one-year follow-up in 28 consecutive patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Jais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guet-Revillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ungeheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2020.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02547275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remission of chronic acne fulminans and severe hidradenitis suppurativa with targeted antibiotherapy [case report]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duchatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snaigune Miskinyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guet-Revillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JAAD Case reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (6), pp.525-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdcr.2019.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02547212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeting Type IV pili as an antivirulence strategy against invasive meningococcal disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (6), pp.972-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-019-0395-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intestinal dysbiosis in Inflammatory Bowel Disease associated with primary immunodeficiency.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Mahlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143 (2), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulminant Nocardiosis Due to a Multidrug-Resistant Isolate in a 12-Year-Old Immunocompetent Child</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Senard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory G. Jouvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronica Rodriguez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (2), pp.e20163131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2016-3131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidelines for the management of acne: recommendations from a French multidisciplinary group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Cleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebrun-Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 177 (4), pp.908--913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.15843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Untargeted next-generation sequencing-based first-line diagnosis of infection in immunocompromised adults: a multicentre, blinded, prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Muth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gratigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pilmis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (8), pp.574.e1-574.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02185125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peripheral blood vessels are a niche for blood-borne meningococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldert L Zomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bole-Feysot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nussbaumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.1808 - 1819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2017.1391446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Evidence of Bacterial Colonization of Human Coronary Microvasculature and Myocardial Tissue during Meningococcemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bergounioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cambillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.3017 - 3023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/iai.00420-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en charge de l’acné. Traitement de l’acné par voie locale et générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Cleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebrun-Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (11), pp.692-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annder.2015.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacterial Pathogens Associated with Hidradenitis Suppurativa, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guet-Revillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coignard-Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Quesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (12), pp.1990-1998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2012.140064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02572627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathogenic Neisseria meningitidis utilizes CD147 for vascular colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra C Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandi Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Laran-Chich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.725 - 731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nm.3563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meningococcal Interaction to Microvasculature Triggers the Tissular Lesions of Purpura Fulminans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 208, pp.1590 - 1597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jit301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the Andromas Matrix-Assisted Laser Desorption Ionization-Time of Flight Mass Spectrometry System for Identification of Aerobically Growing Gram-Positive Bacilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Farfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barritault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barberis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (8), pp.2702-2707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00368-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protective effect of IgM against colonization of the respiratory tract by nontypeable Haemophilus influenzae in patients with hypogammaglobulinemia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Kayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Mahlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Beauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 129 (3), pp.770-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2011.09.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neisseria meningitidis colonization of the brain endothelium and cerebrospinal fluid invasion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourdoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Marullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cmi.12082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00767249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacy of Rifampin-Moxifloxacin-Metronidazole Combination Therapy in Hidradenitis Suppurativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guet-Revillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 222 (1), pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000321716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02572642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Listeriosis Caused by Listeria ivanovii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Le Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mechaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (1), pp.136-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1601.091155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02930888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The complete genome sequence of Corynebacterium pseudotuberculosis FRC41 isolated from a 12-year-old girl with necrotizing lymphadenitis reveals insights into gene-regulatory networks contributing to virulence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Trost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Jaenicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00585723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of the In Vitro Efficacies of Moxifloxacin and Amoxicillin against Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (5), pp.1697-1702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.01211-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid Eradication of Listeria monocytogenes by Moxifloxacin in a Murine Model of Central Nervous System Listeriosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Grayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Catherine Lott-Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dussurget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fontanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (9), pp.3210-3215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.00177-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel Extended-spectrum β-Lactamase in Shigella sonnei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lecuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (4), pp.653-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1304.061160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03204194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring of blood vessels and tissues by a population of monocytes with patrolling behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darin Fogg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Garfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Elain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 317 (5838), pp.666-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1142883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00337698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ActA Is Required for Crossing of the Fetoplacental Barrier by Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Le Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (2), pp.950-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/iai.01570-06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of cefoxitin and moxalactam 30 µg disc diffusion methods for detection of methicillin resistance in coagulase-negative staphylococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Abachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 59 (4), pp.763-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkl548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invasion of the Placenta during Murine Listeriosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Le Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Kayal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (1), pp.663-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/iai.74.1.663-672.2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The uncoupling protein 2 modulates the cytokine balance in innate immunity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yalin Emre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ricquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cytokine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (3-4), pp.135-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cyto.2006.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Listeria monocytogenes-infected bone marrow myeloid cells promote bacterial invasion of the central nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ezine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Le Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaru Okabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (2), pp.167-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2004.00444.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de facteurs moléculaires associés aux Klebsiella pneumoniae multirésistantes épidémiques : une étude préliminaire phénotypique et génotypique sur 81 isolats de réanimation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jc Giard</w:t>
+                <w:t xml:space="preserve">Upper and lower respiratory tract microbiomes analysis in infants with severe asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chervin Hassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Petat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriadeg Le Gouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRB</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528630v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper and lower respiratory tract microbiomes analysis in infants with severe asthma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriadeg Le Gouil</w:t>
+                <w:t xml:space="preserve">Etude de facteurs moléculaires associés aux Klebsiella pneumoniae multirésistantes épidémiques : une étude préliminaire phénotypique et génotypique sur 81 isolats de réanimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bernachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Lecoutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
+              <w:t xml:space="preserve">JNRB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123344v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Microbiosthme : Dynamique des microbiomes respiratoires des voies supérieures et inférieures, associée à l'asthme sévère du nourrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Petat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg Le Gouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la FHU RESPIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Forges-les-eaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Microbiology of suppurative Pilonidal Sinus Disease: another link with Hidradenitis Suppurativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guet-Revillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É Riverain-Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Jais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-N Ungeheueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9TH CONFERENCE OF THE EUROPEAN HIDRADENITIS SUPPURATIVA FOUNDATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic alterations in Hurley stage 1 Hidradenitis Suppurativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guenin-Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Doisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Schiavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9TH CONFERENCE OF THE EUROPEAN HIDRADENITIS SUPPURATIVA FOUNDATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où se place Caen dans le monde de l'E. coli ST131 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fines-Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Join-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épidémiologie génomique des E. coli multi-résistantes aux antibiotiques au CHU de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fines-Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407004v1</w:t>
-              </w:r>
-[...5304 lines deleted...]
-                <w:t xml:space="preserve">hal-05463836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la spectroscopie infrarouge dans le suivi de la diffusion hospitalière d’entérobactéries productrices de carbapénèmases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Manifacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Cordovana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fines-Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6543,237 +6409,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge de l'Hidradénite Suppurée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Sei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Boyal-Barraco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bourgault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recommandations de Bonne Pratique - HAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge de l'Hidradénite Suppurée (texte court)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recommandations de Bonne Pratique - HAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6841,51 +6707,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D40203ED"/>
+    <w:nsid w:val="3E487F1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7072,51 +6938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-join-lambert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4888-8630" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124655718" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528630v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bernachot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Langlois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lecoutour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Giard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Petat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leoz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hassel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Petat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leoz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouilh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guet-Revillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Delage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Riverain-Gillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Jais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N Ungeheueur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin-Mac&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doisne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Schiavo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fabre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fines-Guyon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Join-Lambert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blancheti&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dolladille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Join-Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fazilleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10121889" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132739v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tin&#233;vez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lehours" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Belaroussi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cazanave" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2903.221417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03483269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Velardo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pailhori&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab983" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452015v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Barnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euphrasie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Audry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Schonherr-Hellec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009299" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baquer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ali Sawan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auzou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaulhac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10080975" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sakhi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Goujon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Culty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.10.034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Parienti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Mermel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004296" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guet-Revillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dompmartin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02547297v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duchatelet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snaigune Miskinyte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Delage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ungeheuer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2019.10.025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Riverain-Gillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ungeheuer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.02.046" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Decalonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra dos Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gimenes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goube" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abadie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03925-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02547275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2020.01.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02547212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdcr.2019.04.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152777v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Denis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Bris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0395-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Mahlaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aguilar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.09.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02263754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Senard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Jouvion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-3131" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cleach" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun-Vignes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachelot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15843" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298677v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Perrodeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cazenave" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pilmis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30521-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02185125v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parize" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muth" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gratigny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilmis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.02.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552880v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Capel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldert L Zomer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bole-Feysot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nussbaumer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2017.1391446" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552940v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bergounioux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coureuil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Belli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cambillau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00420-16" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01990621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2015.09.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coignard-Biehler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Quesne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frapy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2012.140064" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra C Bernard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandi Simpson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Federici" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Laran-Chich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3563" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecuyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Miller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lelievre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit301" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796444v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Micol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Kayal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaut&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brosselin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2011.09.047" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531852v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farfour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barritault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barberis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00368-12" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767249v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;cuyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourdoulous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marullo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12082" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572642v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coignard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poir&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000321716" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02930888v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mecha&#239;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1601.091155" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00585723v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Trost" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ott" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schneider" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Schr&#246;der" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Jaenicke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-728" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463827v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grayo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desroches" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Monnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01211-07" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463831v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Grayo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Lott-Desroches" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Respaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00177-08" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03204194v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lefort" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arlet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecuit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1304.061160" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00337698v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Auffray" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darin Fogg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Garfa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Elain" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1142883" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463832v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Autret" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charbit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.01570-06" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463833v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clauser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abachin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl548" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463834v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.74.1.663-672.2006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136168v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalin Emre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hurtaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricquier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2006.07.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JH8NCLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463836v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ezine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Okabe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00444.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528692v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manifacier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cordovana" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fines-Guyon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hecht" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911776v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sei" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertolotti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Boyal-Barraco" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jouan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911780v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-join-lambert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4888-8630" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124655718" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Blancheti&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dolladille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Join-Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fazilleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10121889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132739v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tin&#233;vez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lehours" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Ranc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Belaroussi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cazanave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2903.221417" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03483269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Velardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pailhori&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab983" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Barnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euphrasie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Audry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Schonherr-Hellec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009299" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baquer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ali Sawan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auzou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaulhac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10080975" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sakhi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Goujon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Culty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.10.034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911787v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guet-Revillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dompmartin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Parienti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Mermel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004296" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02547297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duchatelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snaigune Miskinyte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Delage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Ungeheuer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2019.10.025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Riverain-Gillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ungeheuer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.02.046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Decalonne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra dos Santos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gimenes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goube" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abadie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03925-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02547275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Delage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guet-Revillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2020.01.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02547212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdcr.2019.04.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02152777v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Denis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Bris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Guennec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0395-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913759v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Mahlaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aguilar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.09.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02263754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Senard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Jouvion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-3131" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743296v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cleach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun-Vignes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15843" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02185125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parize" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gratigny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilmis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.02.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Capel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldert L Zomer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bole-Feysot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nussbaumer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2017.1391446" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bergounioux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coureuil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Belli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cambillau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00420-16" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01990621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2015.09.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572627v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coignard-Biehler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Quesne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frapy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2012.140064" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra C Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandi Simpson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Federici" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Laran-Chich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3563" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lecuyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Miller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lelievre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jamet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit301" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531852v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farfour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barritault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barberis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00368-12" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796444v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Micol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Kayal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaut&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brosselin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2011.09.047" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767249v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;cuyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourdoulous" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marullo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12082" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coignard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poir&#233;e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000321716" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02930888v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mecha&#239;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1601.091155" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00585723v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Trost" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ott" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schneider" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Schr&#246;der" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Jaenicke" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-728" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463827v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grayo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Join-Lambert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desroches" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Monnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01211-07" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463831v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Grayo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Lott-Desroches" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Respaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00177-08" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03204194v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lefort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arlet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecuit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1304.061160" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00337698v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Auffray" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darin Fogg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Garfa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Elain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1142883" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463832v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Autret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaubert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charbit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.01570-06" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463833v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clauser" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abachin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkl548" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463834v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.74.1.663-672.2006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136168v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousset" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalin Emre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hurtaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricquier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2006.07.012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JH8NCLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463836v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ezine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Okabe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00444.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Petat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leoz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528630v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bernachot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Langlois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lecoutour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Giard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117856v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hassel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Petat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leoz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouilh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911693v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Riverain-Gillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Jais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N Ungeheueur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911687v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin-Mac&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Morel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doisne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Schiavo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407019v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fabre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isnard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fines-Guyon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407004v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528692v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manifacier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cordovana" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fines-Guyon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hecht" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911776v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sei" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertolotti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Boyal-Barraco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jouan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02911780v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>