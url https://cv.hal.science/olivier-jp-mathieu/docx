--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -217,295 +217,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire about therapeutic drug monitoring (TDM) of psychotropics for a panel of French psychiatrists</w:t>
+                <w:t xml:space="preserve">Mixture effects of pharmaceuticals carbamazepine, diclofenac and venlafaxine on $Mytilus\ galloprovincialis$ mussel probed by metabolomics and proteogenomics combined approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Couderc</w:t>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoubir Djerada</w:t>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rivals</w:t>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Lemaire-Hurtel</w:t>
+                <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lelong-Boulouard</w:t>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 907, pp.168015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2024.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501351v1</w:t>
+                <w:t xml:space="preserve">hal-04259656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture effects of pharmaceuticals carbamazepine, diclofenac and venlafaxine on $Mytilus\ galloprovincialis$ mussel probed by metabolomics and proteogenomics combined approach</w:t>
+                <w:t xml:space="preserve">Questionnaire about therapeutic drug monitoring (TDM) of psychotropics for a panel of French psychiatrists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+                <w:t xml:space="preserve">Sylvain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Gomez</w:t>
+                <w:t xml:space="preserve">Zoubir Djerada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boccard</w:t>
+                <w:t xml:space="preserve">Florence Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Lemaire-Hurtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Armengaud</w:t>
+                <w:t xml:space="preserve">Véronique Lelong-Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 907, pp.168015. </w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2024.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259656v1</w:t>
+                <w:t xml:space="preserve">hal-04501351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique du Chemsex comme cause de décès : à propos d’une série de cas</w:t>
               </w:r>
@@ -619,697 +619,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Pharmacokinetics of Isavuconazole in Critical Care Patients with COVID-19-Associated Pulmonary Aspergillosis and Monte Carlo Simulations of High Off-Label Doses</w:t>
+                <w:t xml:space="preserve">Free Hemoglobin Determination at Patients’ Bedside to Evaluate Hemolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Perez</w:t>
+                <w:t xml:space="preserve">Bastien Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Corne</w:t>
+                <w:t xml:space="preserve">Anne Marie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Pasquier</w:t>
+                <w:t xml:space="preserve">Samuel Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Konecki</w:t>
+                <w:t xml:space="preserve">Stéphanie Badiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Sadek</w:t>
+                <w:t xml:space="preserve">Anne Sophie Bargnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (2), pp.211. </w:t>
+              <w:t xml:space="preserve">Bioanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.65-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof9020211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4155/bio-2023-0116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005976v1</w:t>
+                <w:t xml:space="preserve">hal-04585277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Hemoglobin Determination at Patients’ Bedside to Evaluate Hemolysis</w:t>
+                <w:t xml:space="preserve">Assessment of 19 years of a prospective national survey on drug-facilitated crimes in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Baud</w:t>
+                <w:t xml:space="preserve">S. Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marie Dupuy</w:t>
+                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Zozor</w:t>
+                <w:t xml:space="preserve">C. Gorgiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Badiou</w:t>
+                <w:t xml:space="preserve">M. Chèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie Bargnoux</w:t>
+                <w:t xml:space="preserve">J. C. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (2), pp.65-74. </w:t>
+              <w:t xml:space="preserve">Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Legal Medicine, 65, pp.102297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4155/bio-2023-0116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.legalmed.2023.102297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585277v1</w:t>
+                <w:t xml:space="preserve">hal-04481621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of 19 years of a prospective national survey on drug-facilitated crimes in France</w:t>
+                <w:t xml:space="preserve">Population Pharmacokinetics of Isavuconazole in Critical Care Patients with COVID-19-Associated Pulmonary Aspergillosis and Monte Carlo Simulations of High Off-Label Doses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Djezzar</w:t>
+                <w:t xml:space="preserve">Lucas Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
+                <w:t xml:space="preserve">Philippe Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gorgiard</w:t>
+                <w:t xml:space="preserve">Grégoire Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chèse</w:t>
+                <w:t xml:space="preserve">Céline Konecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Alvarez</w:t>
+                <w:t xml:space="preserve">Meriem Sadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Legal Medicine, 65, pp.102297. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.legalmed.2023.102297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof9020211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481621v1</w:t>
+                <w:t xml:space="preserve">hal-04005976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of 19 years of a prospective national survey on drug-facilitated crimes in France</w:t>
+                <w:t xml:space="preserve">Factors associated with meropenem pharmacokinetic/pharmacodynamic target attainment in septic critically ill patients treated with extended intermittent infusion or continuous infusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Djezzar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
+                <w:t xml:space="preserve">Sarah Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gorgiard</w:t>
+                <w:t xml:space="preserve">Maxime Villiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Chèze</w:t>
+                <w:t xml:space="preserve">Noemie Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Alvarez</w:t>
+                <w:t xml:space="preserve">Vincent Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.legalmed.2023.102297⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (2), pp.106868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2023.106868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585299v1</w:t>
+                <w:t xml:space="preserve">hal-04585347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with meropenem pharmacokinetic/pharmacodynamic target attainment in septic critically ill patients treated with extended intermittent infusion or continuous infusion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of 19 years of a prospective national survey on drug-facilitated crimes in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Villiet</w:t>
+                <w:t xml:space="preserve">Samira Djezzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Besnard</w:t>
+                <w:t xml:space="preserve">Charlotte Gorgiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Brunot</w:t>
+                <w:t xml:space="preserve">Marjorie Chèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2023.106868⟩</w:t>
+              <w:t xml:space="preserve">Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65, pp.102297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.legalmed.2023.102297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585347v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude nationale du phénomène du chemsex en France : une collaboration interlaboratoire sous l’égide de la Société française de toxicologie analytique (SFTA)</w:t>
               </w:r>
@@ -1544,295 +1544,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Psychiatric Disorders Related to Fake Cathinone: Ephylone</w:t>
+                <w:t xml:space="preserve">Transversus Abdominal Plane Block in Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Serre</w:t>
+                <w:t xml:space="preserve">Chrystelle Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vuillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Eiden</w:t>
+                <w:t xml:space="preserve">Cecilia Menacé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gambier</w:t>
+                <w:t xml:space="preserve">Sophie Bringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Berger</w:t>
+                <w:t xml:space="preserve">Anne-Charlotte Saour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jat/bkz020⟩</w:t>
+              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128 (6), pp.1234-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000003736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860817v1</w:t>
+                <w:t xml:space="preserve">hal-02106677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversus Abdominal Plane Block in Children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acute Psychiatric Disorders Related to Fake Cathinone: Ephylone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Menacé</w:t>
+                <w:t xml:space="preserve">Anais Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bringuier</w:t>
+                <w:t xml:space="preserve">Olivier Vuillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Eiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Charlotte Saour</w:t>
+                <w:t xml:space="preserve">Julien Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Raux</w:t>
+                <w:t xml:space="preserve">Aude Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 128 (6), pp.1234-1241. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (7), pp.e1--e2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000003736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jat/bkz020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106677v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population pharmacokinetics of levobupivacaine during a transversus abdominis plane block in children</w:t>
               </w:r>
@@ -1857,51 +1857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Menacé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Khier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2076,425 +2076,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Success of tardive electroconvulsive therapy sessions after loxapine-induced malignant syndrome in the context of very poor metabolisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Descoeur</w:t>
+                <w:t xml:space="preserve">High opioids tolerance due to transmucosal fentanyl abuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Eiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Philibert</w:t>
+                <w:t xml:space="preserve">Cécile Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Chalard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Peyriere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2017.03.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (9), pp.1195-1196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00228-017-2272-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759843v1</w:t>
+                <w:t xml:space="preserve">hal-02087141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and identification of eight designer benzodiazepine metabolites by incubation with human liver microsomes and analysis by a triple quadrupole mass spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleiman El Balkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chaslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleiman El Balkhi</w:t>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Chaslot</w:t>
+                <w:t xml:space="preserve">Sylvain Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 131 (4), pp.979 - 988. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00414-017-1541-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High opioids tolerance due to transmucosal fentanyl abuse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t>
+                <w:t xml:space="preserve">Success of tardive electroconvulsive therapy sessions after loxapine-induced malignant syndrome in the context of very poor metabolisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Descoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Marrot</w:t>
+                <w:t xml:space="preserve">Jérôme Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Peyriere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 73 (9), pp.1195-1196. </w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (6), pp.643 - 647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00228-017-2272-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2017.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087141v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décès en relation avec l’abus de médicaments et substances (Drames) : focus en région Languedoc-Roussillon</w:t>
               </w:r>
@@ -2608,307 +2608,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo exposure of marine mussels to carbamazepine and 10-hydroxy-10,11-dihydro-carbamazepine: Bioconcentration and metabolization</w:t>
+                <w:t xml:space="preserve">An Unusual Case of Death Probably Triggered by the Association of Buprenorphine at Therapeutic Dose with Ethanol and Benzodiazepines and with Very Low Norbuprenorphine Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boillot</w:t>
+                <w:t xml:space="preserve">Guillaume Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Martinez Bueno</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Mathieu</w:t>
+                <w:t xml:space="preserve">Philippe Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Eiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.05.067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60, pp.S269-S271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1556-4029.12621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840551v1</w:t>
+                <w:t xml:space="preserve">hal-02190892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unusual Case of Death Probably Triggered by the Association of Buprenorphine at Therapeutic Dose with Ethanol and Benzodiazepines and with Very Low Norbuprenorphine Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo exposure of marine mussels to carbamazepine and 10-hydroxy-10,11-dihydro-carbamazepine: Bioconcentration and metabolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bardy</w:t>
+                <w:t xml:space="preserve">M. Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cathala</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Petit</w:t>
+                <w:t xml:space="preserve">D. Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Dreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1556-4029.12621⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 532, pp.564 - 570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.05.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02190892v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of levamisole and aminorex in patients tested positive for cocaine in a French University Hospital</w:t>
               </w:r>
@@ -3041,51 +3041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vanhoutte-Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3308,51 +3308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3473,90 +3473,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture effects of pharmaceuticals carbamazepine, diclofenac and venlafaxine on M. galloprovincialis probed by metabolomics and proteogenomics combined approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMO 22 Pollutant Responses In Marine Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nantes, France</w:t>
@@ -3579,480 +3579,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dose methotrexate and risk factors for intoxication.</w:t>
+                <w:t xml:space="preserve">Intoxication létale au GHB suite à une prise massive de gammabutyrolactone (GBL).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Clarivet</w:t>
+                <w:t xml:space="preserve">P. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Eiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Martinez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hicheri Yosr</w:t>
+                <w:t xml:space="preserve">M. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Peyriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC) Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">25e Congrès annuel de la Société Française de Toxicologie Analytique et 54e congrès de la Société de Toxicologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099756v1</w:t>
+                <w:t xml:space="preserve">hal-02099805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intoxication létale au GHB suite à une prise massive de gammabutyrolactone (GBL).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fentanyl transmuqueux à liberation immédiate : à propos d’un cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Eiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Peyriere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès annuel de la Société Française de Toxicologie Analytique et 54e congrès de la Société de Toxicologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099805v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fentanyl transmuqueux à liberation immédiate : à propos d’un cas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-dose methotrexate and risk factors for intoxication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clarivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicheri Yosr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès annuel de la Société Française de Toxicologie Analytique et 54e congrès de la Société de Toxicologie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC) Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099794v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of glucarpidase on methotrexate levels and renal function: about five cases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clarivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicheri Yosr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rouen, France</w:t>
@@ -4107,77 +4107,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Descoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Eiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Peyriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès annuel de la Société Française de Toxicologie Analytique et 54e congrès de la Société de Toxicologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
@@ -4206,51 +4206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation de la présence d’alcools et métabolites chez le non putréfié, à propos d’un cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Déangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4482,51 +4482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boismenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Descoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4700,191 +4700,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the posaconazole conjugated fraction of analytical relevance ? Is the posaconazole conjugated fraction of clinical relevance ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interprétation des concentrations post-mortem de fentanyl et norfentanyl : des données, mais peu de certitudes pour qualifier des surdosages mortels. À propos d’un cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Descoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vincent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yosr Hicheri</w:t>
+                <w:t xml:space="preserve">E. Baccino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès de la Société Française de Pharmacologie et de Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">24e congrès annuel de la Société Française de Toxicologie Analytique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125946v1</w:t>
+                <w:t xml:space="preserve">hal-02125964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of the determination of ifosfamide in blood: application to a case of neurotoxicity with dialysis and exploration of the globular fraction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Descoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hillaire-Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,221 +4912,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Congrès de la Société Française de Pharmacologie et de Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation des concentrations post-mortem de fentanyl et norfentanyl : des données, mais peu de certitudes pour qualifier des surdosages mortels. À propos d’un cas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Descoeur</w:t>
+                <w:t xml:space="preserve">Is the posaconazole conjugated fraction of analytical relevance ? Is the posaconazole conjugated fraction of clinical relevance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gabelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Baccino</w:t>
+                <w:t xml:space="preserve">Yosr Hicheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e congrès annuel de la Société Française de Toxicologie Analytique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t>
+              <w:t xml:space="preserve">20e Congrès de la Société Française de Pharmacologie et de Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125964v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a specific LC-MS/MS method for the determination of ifosfamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Descoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hillaire-Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5164,77 +5164,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The marine mussel Mytilus galloprovincialis bioconcentrate and metabolize antidepressant pharmaceutical venlafaxine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5453,51 +5453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vanhoutte-Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5565,51 +5565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5664,77 +5664,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconcentration of pharmaceuticals by the marine mussel M. galloprovincialis in laboratory controlled experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mj Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5815,51 +5815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A van Houtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6226,90 +6226,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Pharmacokinetics of Isavuconazole in Critical Care Patients with COVID-19-Associated Pulmonary Aspergillosis and Monte Carlo Simulations of High Off-Label Doses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Konecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Sadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Française de Pharmacologie et de Thérapeutique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics</w:t>
@@ -6368,77 +6368,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there an interest of new techniques for dosing posaconazole in invasive fungal infection prophylaxis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gabellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicheri Yosr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Meeting of the European Society for Blood and Marrow Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6489,51 +6489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6627,51 +6627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Houtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6882,51 +6882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Bendjilali-Sabiani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cazaubon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2024.116557" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04501351v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Couderc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Djerada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rivals" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lemaire-Hurtel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.01.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ramirez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Descoeur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eiden" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rebillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Laplace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.09.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pasquier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Konecki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sadek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9020211" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Baud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Dupuy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zozor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badiou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bargnoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/bio-2023-0116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djezzar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaulier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorgiard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#232;se" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Alvarez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2023.102297" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djezzar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gorgiard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alvarez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournayre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villiet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Besnard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brunot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2023.106868" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190839v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Amine Larabi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Ghish" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kintz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Marillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabresse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.07.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pl&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Peyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baccino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2022.02.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Serre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vuillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gambier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Berger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkz020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Sola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Menac&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bringuier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Saour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000003736" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nolain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000702" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Trapani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.07.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759843v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philibert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chalard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Attal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2017.03.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784438v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman El Balkhi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaslot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dulaurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Delage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-017-1541-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marrot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyriere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-017-2272-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084518v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Champeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eiden" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cathala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2016.08.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840551v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez Bueno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Munaron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.067" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02190892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bardy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12621" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D11NR0J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987718v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arpin-Pont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiandrino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.03.025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mahjoub" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hillaire-Buys" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.02.050" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHVZC6BT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02877262v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leclercq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-008-9202-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3XXV6GQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938621v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099756v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clarivet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vergely" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicheri Yosr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099794v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099758v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebrun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099809v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;angeli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dottor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arrada" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Billiemaz," TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099776v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boismenu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099865v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Margueritte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Becas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125946v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabelier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Hicheri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthelemy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125964v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baccino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125942v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125979v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449198v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piram" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mart&#237;nez-Bueno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954679v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066329v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Arpin-Pont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02954865v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Martinez Bueno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02957473v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Houtte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074398v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaquer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585734v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Heurtebize" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Picard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chastagner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/14728206/2023/37/S1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585719v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas P&#233;rez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Konecki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127063v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066366v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02957544v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Houtte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Bendjilali-Sabiani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cazaubon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2024.116557" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ramirez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04501351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Couderc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Djerada" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rivals" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lemaire-Hurtel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.01.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Descoeur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eiden" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rebillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Laplace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.09.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Baud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Dupuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zozor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badiou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bargnoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/bio-2023-0116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djezzar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaulier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorgiard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#232;se" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Alvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2023.102297" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005976v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pasquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Konecki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sadek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9020211" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585347v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournayre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villiet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Besnard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brunot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2023.106868" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djezzar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gorgiard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alvarez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190839v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Amine Larabi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Ghish" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kintz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Marillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabresse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.07.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pl&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Peyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baccino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2022.02.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Sola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Menac&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bringuier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Saour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000003736" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Serre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vuillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gambier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Berger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkz020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nolain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000702" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Trapani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.07.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marrot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyriere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-017-2272-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784438v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman El Balkhi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaslot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dulaurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Delage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-017-1541-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philibert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chalard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Attal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2017.03.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084518v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Champeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eiden" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cathala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2016.08.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02190892v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bardy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathala" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12621" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D11NR0J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840551v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez Bueno" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Munaron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.067" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987718v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arpin-Pont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiandrino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.03.025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mahjoub" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hillaire-Buys" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.02.050" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHVZC6BT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02877262v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leclercq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-008-9202-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3XXV6GQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938621v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099805v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delage" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099794v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clarivet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vergely" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicheri Yosr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099758v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebrun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099809v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;angeli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dottor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arrada" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Billiemaz," TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099776v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boismenu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099865v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Margueritte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Becas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125964v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baccino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125951v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthelemy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125946v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabelier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Hicheri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125942v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125979v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449198v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piram" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mart&#237;nez-Bueno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954679v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066329v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Arpin-Pont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02954865v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Martinez Bueno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02957473v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Houtte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074398v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaquer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585734v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Heurtebize" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Picard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chastagner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/14728206/2023/37/S1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585719v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas P&#233;rez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Konecki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127063v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066366v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02957544v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Houtte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>