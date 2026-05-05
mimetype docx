--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -217,295 +217,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture effects of pharmaceuticals carbamazepine, diclofenac and venlafaxine on $Mytilus\ galloprovincialis$ mussel probed by metabolomics and proteogenomics combined approach</w:t>
+                <w:t xml:space="preserve">Questionnaire about therapeutic drug monitoring (TDM) of psychotropics for a panel of French psychiatrists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+                <w:t xml:space="preserve">Sylvain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Gomez</w:t>
+                <w:t xml:space="preserve">Zoubir Djerada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boccard</w:t>
+                <w:t xml:space="preserve">Florence Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Lemaire-Hurtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Armengaud</w:t>
+                <w:t xml:space="preserve">Véronique Lelong-Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 907, pp.168015. </w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2024.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259656v1</w:t>
+                <w:t xml:space="preserve">hal-04501351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire about therapeutic drug monitoring (TDM) of psychotropics for a panel of French psychiatrists</w:t>
+                <w:t xml:space="preserve">Mixture effects of pharmaceuticals carbamazepine, diclofenac and venlafaxine on $Mytilus\ galloprovincialis$ mussel probed by metabolomics and proteogenomics combined approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Couderc</w:t>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoubir Djerada</w:t>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rivals</w:t>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Lemaire-Hurtel</w:t>
+                <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lelong-Boulouard</w:t>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 907, pp.168015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2024.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501351v1</w:t>
+                <w:t xml:space="preserve">hal-04259656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique du Chemsex comme cause de décès : à propos d’une série de cas</w:t>
               </w:r>
@@ -619,429 +619,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Hemoglobin Determination at Patients’ Bedside to Evaluate Hemolysis</w:t>
+                <w:t xml:space="preserve">Population Pharmacokinetics of Isavuconazole in Critical Care Patients with COVID-19-Associated Pulmonary Aspergillosis and Monte Carlo Simulations of High Off-Label Doses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Baud</w:t>
+                <w:t xml:space="preserve">Lucas Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marie Dupuy</w:t>
+                <w:t xml:space="preserve">Philippe Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Zozor</w:t>
+                <w:t xml:space="preserve">Grégoire Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Badiou</w:t>
+                <w:t xml:space="preserve">Céline Konecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie Bargnoux</w:t>
+                <w:t xml:space="preserve">Meriem Sadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (2), pp.65-74. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4155/bio-2023-0116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof9020211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585277v1</w:t>
+                <w:t xml:space="preserve">hal-04005976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of 19 years of a prospective national survey on drug-facilitated crimes in France</w:t>
+                <w:t xml:space="preserve">Free Hemoglobin Determination at Patients’ Bedside to Evaluate Hemolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Djezzar</w:t>
+                <w:t xml:space="preserve">Bastien Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
+                <w:t xml:space="preserve">Anne Marie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gorgiard</w:t>
+                <w:t xml:space="preserve">Samuel Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chèse</w:t>
+                <w:t xml:space="preserve">Stéphanie Badiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Alvarez</w:t>
+                <w:t xml:space="preserve">Anne Sophie Bargnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Legal Medicine, 65, pp.102297. </w:t>
+              <w:t xml:space="preserve">Bioanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.65-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.legalmed.2023.102297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4155/bio-2023-0116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481621v1</w:t>
+                <w:t xml:space="preserve">hal-04585277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Pharmacokinetics of Isavuconazole in Critical Care Patients with COVID-19-Associated Pulmonary Aspergillosis and Monte Carlo Simulations of High Off-Label Doses</w:t>
+                <w:t xml:space="preserve">Assessment of 19 years of a prospective national survey on drug-facilitated crimes in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Perez</w:t>
+                <w:t xml:space="preserve">S. Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Corne</w:t>
+                <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Pasquier</w:t>
+                <w:t xml:space="preserve">C. Gorgiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Konecki</w:t>
+                <w:t xml:space="preserve">M. Chèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Sadek</w:t>
+                <w:t xml:space="preserve">J. C. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (2), pp.211. </w:t>
+              <w:t xml:space="preserve">Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Legal Medicine, 65, pp.102297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof9020211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.legalmed.2023.102297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005976v1</w:t>
+                <w:t xml:space="preserve">hal-04481621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with meropenem pharmacokinetic/pharmacodynamic target attainment in septic critically ill patients treated with extended intermittent infusion or continuous infusion</w:t>
               </w:r>
@@ -1174,51 +1174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of 19 years of a prospective national survey on drug-facilitated crimes in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Djezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gorgiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1240,51 +1240,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 65, pp.102297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.legalmed.2023.102297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585299v1</w:t>
@@ -1544,295 +1544,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversus Abdominal Plane Block in Children</w:t>
+                <w:t xml:space="preserve">Acute Psychiatric Disorders Related to Fake Cathinone: Ephylone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Sola</w:t>
+                <w:t xml:space="preserve">Anais Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Menacé</w:t>
+                <w:t xml:space="preserve">Olivier Vuillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Eiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bringuier</w:t>
+                <w:t xml:space="preserve">Julien Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Charlotte Saour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Raux</w:t>
+                <w:t xml:space="preserve">Aude Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000003736⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (7), pp.e1--e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jat/bkz020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106677v1</w:t>
+                <w:t xml:space="preserve">hal-02860817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Psychiatric Disorders Related to Fake Cathinone: Ephylone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transversus Abdominal Plane Block in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Serre</w:t>
+                <w:t xml:space="preserve">Cecilia Menacé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vuillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Eiden</w:t>
+                <w:t xml:space="preserve">Sophie Bringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gambier</w:t>
+                <w:t xml:space="preserve">Anne-Charlotte Saour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Berger</w:t>
+                <w:t xml:space="preserve">Olivier Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (7), pp.e1--e2. </w:t>
+              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128 (6), pp.1234-1241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jat/bkz020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000003736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860817v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population pharmacokinetics of levobupivacaine during a transversus abdominis plane block in children</w:t>
               </w:r>
@@ -1857,51 +1857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Menacé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Khier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2076,425 +2076,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High opioids tolerance due to transmucosal fentanyl abuse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t>
+                <w:t xml:space="preserve">Success of tardive electroconvulsive therapy sessions after loxapine-induced malignant syndrome in the context of very poor metabolisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Descoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Marrot</w:t>
+                <w:t xml:space="preserve">Laurent Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Peyriere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00228-017-2272-9⟩</w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (6), pp.643 - 647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2017.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087141v1</w:t>
+                <w:t xml:space="preserve">hal-01759843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and identification of eight designer benzodiazepine metabolites by incubation with human liver microsomes and analysis by a triple quadrupole mass spectrometer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chaslot</w:t>
+                <w:t xml:space="preserve">High opioids tolerance due to transmucosal fentanyl abuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Eiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Picard</w:t>
+                <w:t xml:space="preserve">Cécile Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dulaurent</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Peyriere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00414-017-1541-6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (9), pp.1195-1196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00228-017-2272-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784438v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Success of tardive electroconvulsive therapy sessions after loxapine-induced malignant syndrome in the context of very poor metabolisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Descoeur</w:t>
+                <w:t xml:space="preserve">Characterization and identification of eight designer benzodiazepine metabolites by incubation with human liver microsomes and analysis by a triple quadrupole mass spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleiman El Balkhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Philibert</w:t>
+                <w:t xml:space="preserve">Maxime Chaslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Chalard</w:t>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Attal</w:t>
+                <w:t xml:space="preserve">Sylvain Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Petit</w:t>
+                <w:t xml:space="preserve">Martine Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 72 (6), pp.643 - 647. </w:t>
+              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 131 (4), pp.979 - 988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2017.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00414-017-1541-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759843v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décès en relation avec l’abus de médicaments et substances (Drames) : focus en région Languedoc-Roussillon</w:t>
               </w:r>
@@ -2608,323 +2608,335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unusual Case of Death Probably Triggered by the Association of Buprenorphine at Therapeutic Dose with Ethanol and Benzodiazepines and with Very Low Norbuprenorphine Level</w:t>
+                <w:t xml:space="preserve">In vivo exposure of marine mussels to carbamazepine and 10-hydroxy-10,11-dihydro-carbamazepine: Bioconcentration and metabolization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bardy</w:t>
+                <w:t xml:space="preserve">C. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cathala</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Petit</w:t>
+                <w:t xml:space="preserve">M. Martinez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Dreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1556-4029.12621⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 532, pp.564 - 570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.05.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190892v1</w:t>
+                <w:t xml:space="preserve">hal-01840551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo exposure of marine mussels to carbamazepine and 10-hydroxy-10,11-dihydro-carbamazepine: Bioconcentration and metabolization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Unusual Case of Death Probably Triggered by the Association of Buprenorphine at Therapeutic Dose with Ethanol and Benzodiazepines and with Very Low Norbuprenorphine Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Munaron</w:t>
+                <w:t xml:space="preserve">Guillaume Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Dreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Mathieu</w:t>
+                <w:t xml:space="preserve">Philippe Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Eiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 532, pp.564 - 570. </w:t>
+              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60, pp.S269-S271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.05.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1556-4029.12621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840551v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of levamisole and aminorex in patients tested positive for cocaine in a French University Hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Eiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2966,477 +2978,477 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (7), pp.604--608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing PEC uncertainty in coastal zones: a case study on carbamazepine, oxcarbazepine and their metabolites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vanhoutte-Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68, pp.177--184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2014.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbamazepine, carbamazepine epoxide and dihydroxycarbamazepine sorption to soil and occurrence in a wastewater reuse site in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hillaire-Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 88 (1), pp.49-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.02.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence and Fate of Carbamazepine, Oxcarbazepine, and Seven of Their Metabolites at Wastewater Treatment Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56 (3), pp.408-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00244-008-9202-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3446,301 +3458,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture effects of pharmaceuticals carbamazepine, diclofenac and venlafaxine on M. galloprovincialis probed by metabolomics and proteogenomics combined approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMO 22 Pollutant Responses In Marine Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intoxication létale au GHB suite à une prise massive de gammabutyrolactone (GBL).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Eiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Peyriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès annuel de la Société Française de Toxicologie Analytique et 54e congrès de la Société de Toxicologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fentanyl transmuqueux à liberation immédiate : à propos d’un cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Eiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3749,534 +3761,534 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Peyriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès annuel de la Société Française de Toxicologie Analytique et 54e congrès de la Société de Toxicologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-dose methotrexate and risk factors for intoxication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clarivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicheri Yosr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of glucarpidase on methotrexate levels and renal function: about five cases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Martinez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clarivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicheri Yosr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation des concentrations post-mortem de fentanyl. Données associant modalités de consommation et concentrations post-mortem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Descoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Eiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Peyriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès annuel de la Société Française de Toxicologie Analytique et 54e congrès de la Société de Toxicologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation de la présence d’alcools et métabolites chez le non putréfié, à propos d’un cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Déangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dottor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Descoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4295,238 +4307,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès annuel de la Société Française de Toxicologie Analytique et 54e congrès de la Société de Toxicologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du traitement antidotique par glucarpidase dans le retard d’élimination du méthotrexate (MTX) : la question de la fonction rénale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Descoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Billiemaz,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hillaire-Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès annuel de la Société Française de Toxicologie Analytique et 54e congrès de la Société de Toxicologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation des concentrations post-mortem dans l’hémopéritoine chez le sujet exsangue, rôle d’alerte des rapports métaboliques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boismenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Descoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4545,1509 +4557,1509 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès annuel de la Société Française de Toxicologie Analytique et 54e congrès de la Société de Toxicologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicité digestive de la cocaïne adultérisée au lévamisole : à propos d’un cas mortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margueritte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hillaire-Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Becas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e congrès international francophone de médecine légale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris Descartes, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation des concentrations post-mortem de fentanyl et norfentanyl : des données, mais peu de certitudes pour qualifier des surdosages mortels. À propos d’un cas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Baccino</w:t>
+                <w:t xml:space="preserve">Is the posaconazole conjugated fraction of analytical relevance ? Is the posaconazole conjugated fraction of clinical relevance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gabelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosr Hicheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e congrès annuel de la Société Française de Toxicologie Analytique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t>
+              <w:t xml:space="preserve">20e Congrès de la Société Française de Pharmacologie et de Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125964v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of the determination of ifosfamide in blood: application to a case of neurotoxicity with dialysis and exploration of the globular fraction.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interprétation des concentrations post-mortem de fentanyl et norfentanyl : des données, mais peu de certitudes pour qualifier des surdosages mortels. À propos d’un cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Descoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hillaire-Buys</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baccino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès de la Société Française de Pharmacologie et de Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">24e congrès annuel de la Société Française de Toxicologie Analytique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125951v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the posaconazole conjugated fraction of analytical relevance ? Is the posaconazole conjugated fraction of clinical relevance ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Interest of the determination of ifosfamide in blood: application to a case of neurotoxicity with dialysis and exploration of the globular fraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Descoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yosr Hicheri</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hillaire-Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Congrès de la Société Française de Pharmacologie et de Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125946v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a specific LC-MS/MS method for the determination of ifosfamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Descoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hillaire-Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Congrès de la Société Française de Pharmacologie et de Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The marine mussel Mytilus galloprovincialis bioconcentrate and metabolize antidepressant pharmaceutical venlafaxine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicted and measured concentrations of venlafaxine and its metabolites in a coastal zone receiving treated wastewaters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martínez-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02449198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing PEC uncertainty in coastal zones: a case study on carbamazepine, oxcarbazepine and their metabolites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vanhoutte-Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 23rd annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la distribution de molécules pharmaceutiques et leurs métabolites au niveau d’un site côtier impacté par un émissaire en mer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hillaire-Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effervescence 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconcentration of pharmaceuticals by the marine mussel M. galloprovincialis in laboratory controlled experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mj Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Pollutant Responses in Marine Organisms (PRIMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting environmental concentrations of pharmaceuticals and their metabolites for exposure assessment purposes: the role of human consumption, metabolisation, transformation and fate estimations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A van Houtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Fiandrino</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycemia disturbances induced by atypical antipsychotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hillaire-Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrés annuel de la société française de pharmacologie, 75ème congrès annuel de la société de physiologie, 9-11 Avril 2008, Clermont-Ferrand, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6057,685 +6069,685 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacogenetic analyses to better understand overdose of clozapine: A case of seizure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Heurtebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Française de Pharmacologie et de Thérapeutique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Limoges (France), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fundamental &amp; Clinical Pharmacology, 37 (S1), pp.157 / PS-109, 2023, Abstracts of the Annual Meeting of French Society of Pharmacology and Therapeutics, 12–14 June 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Pharmacokinetics of Isavuconazole in Critical Care Patients with COVID-19-Associated Pulmonary Aspergillosis and Monte Carlo Simulations of High Off-Label Doses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Konecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Sadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Française de Pharmacologie et de Thérapeutique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Limoges (France), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fundamental &amp; Clinical Pharmacology, 37 (S1), pp.90-91 / PM2-035, 2023, Abstracts of the Annual Meeting of French Society of Pharmacology and Therapeutics, 12–14 June 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there an interest of new techniques for dosing posaconazole in invasive fungal infection prophylaxis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gabellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicheri Yosr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Meeting of the European Society for Blood and Marrow Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement des résidus pharmaceutiques et leurs métabolites dans les eaux côtières méditerranéennes dans le cadre du projet ANR PEPSEA (2009-2012) : exemple de la carbamazépine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hillaire-Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effervescence: Environnement et résidus de médicaments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting environmental concentrations of carbamazepine and oxcarbazepine and their main metabolites in a coastal system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Houtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Fiandrino</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 22nd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId225"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6882,51 +6894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Bendjilali-Sabiani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cazaubon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2024.116557" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ramirez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04501351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Couderc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Djerada" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rivals" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lemaire-Hurtel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.01.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Descoeur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eiden" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rebillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Laplace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.09.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Baud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Dupuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zozor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badiou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bargnoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/bio-2023-0116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djezzar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaulier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorgiard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#232;se" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Alvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2023.102297" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005976v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pasquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Konecki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sadek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9020211" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585347v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournayre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villiet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Besnard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brunot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2023.106868" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djezzar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gorgiard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alvarez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190839v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Amine Larabi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Ghish" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kintz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Marillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabresse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.07.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pl&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Peyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baccino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2022.02.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Sola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Menac&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bringuier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Saour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000003736" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Serre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vuillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gambier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Berger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkz020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nolain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000702" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Trapani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.07.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marrot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyriere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-017-2272-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784438v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman El Balkhi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaslot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dulaurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Delage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-017-1541-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philibert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chalard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Attal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2017.03.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084518v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Champeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eiden" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cathala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2016.08.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02190892v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bardy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathala" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12621" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D11NR0J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840551v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez Bueno" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Munaron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.067" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987718v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arpin-Pont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiandrino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.03.025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mahjoub" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hillaire-Buys" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.02.050" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHVZC6BT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02877262v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leclercq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-008-9202-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3XXV6GQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938621v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099805v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delage" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099794v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clarivet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vergely" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicheri Yosr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099758v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebrun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099809v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;angeli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dottor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arrada" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Billiemaz," TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099776v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boismenu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099865v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Margueritte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Becas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125964v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baccino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125951v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthelemy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125946v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabelier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Hicheri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125942v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125979v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449198v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piram" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mart&#237;nez-Bueno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954679v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066329v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Arpin-Pont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02954865v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Martinez Bueno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02957473v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Houtte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074398v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaquer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585734v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Heurtebize" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Picard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chastagner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/14728206/2023/37/S1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585719v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas P&#233;rez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Konecki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127063v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066366v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02957544v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Houtte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Joseph Bendjilali-Sabiani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cazaubon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2024.116557" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04501351v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Couderc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Djerada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rivals" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lemaire-Hurtel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.01.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ramirez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Descoeur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eiden" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rebillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Laplace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.09.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pasquier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Konecki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sadek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9020211" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Baud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Dupuy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zozor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badiou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bargnoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/bio-2023-0116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djezzar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaulier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gorgiard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#232;se" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Alvarez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.legalmed.2023.102297" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585347v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournayre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villiet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Besnard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brunot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2023.106868" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djezzar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gorgiard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Alvarez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190839v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Amine Larabi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Ghish" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kintz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Marillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabresse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.07.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pl&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Peyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baccino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2022.02.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Serre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vuillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gambier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Berger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkz020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Sola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Menac&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bringuier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Saour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000003736" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nolain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000702" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Trapani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.07.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759843v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philibert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chalard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Attal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2017.03.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087141v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyriere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-017-2272-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman El Balkhi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaslot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dulaurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Delage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-017-1541-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084518v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Champeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eiden" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cathala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2016.08.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840551v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez Bueno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Munaron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.067" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC910D71-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02190892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bardy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12621" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9D11NR0J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987718v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arpin-Pont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiandrino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.03.025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508881v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mahjoub" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hillaire-Buys" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.02.050" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHVZC6BT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02877262v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leclercq" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-008-9202-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3XXV6GQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938621v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099805v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delage" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099756v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Clarivet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vergely" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicheri Yosr" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099758v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebrun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099799v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099809v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;angeli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dottor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099788v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arrada" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Billiemaz," TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099776v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boismenu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constans" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Margueritte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Becas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125946v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Hicheri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125964v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baccino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125951v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthelemy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125942v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125979v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449198v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piram" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mart&#237;nez-Bueno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954679v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066329v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Arpin-Pont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02954865v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Martinez Bueno" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02957473v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Houtte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074398v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaquer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585734v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gras" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Heurtebize" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Picard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chastagner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/14728206/2023/37/S1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585719v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas P&#233;rez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Konecki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127063v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gabellier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066366v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02957544v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Houtte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>