--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1261,195 +1261,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'analyse des musiques populaires enregistrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle Pistone. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Commentaire auditif de spécialité – Recherches et propositions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OMF, pp.141-166, 2008, 978-2-84591-165-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“A Lucky man who made the grade”: Sgt. Pepper and the rise of a phonographic tradition in twentieth-century popular music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sgt. Pepper and the Beatles: It Was Forty Years Ago Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashgate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-169, 2008, 978 0 7546 6708 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315608532-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashgate</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01901970v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01901959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2677,165 +2677,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Enfance de l’art (1) : entretien avec François Jeanneau</w:t>
+                <w:t xml:space="preserve">L’Enfance de l’art (2) : entretien avec Paul Méfano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 486, pp.24-25</w:t>
+              <w:t xml:space="preserve">, 2001, 487, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902012v1</w:t>
+                <w:t xml:space="preserve">hal-01902016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Enfance de l’art (2) : entretien avec Paul Méfano</w:t>
+                <w:t xml:space="preserve">L’Enfance de l’art (1) : entretien avec François Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 487, pp.24-25</w:t>
+              <w:t xml:space="preserve">, 2001, 486, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902016v1</w:t>
+                <w:t xml:space="preserve">hal-01902012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Pierre Henry</w:t>
               </w:r>
@@ -3438,389 +3438,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tôt ou Tard (France) (Revised 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Continuum Encyclopedia of Popular Music of the World, Vol. I ("Media, Industry and Society") – on-line version</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781501329227-ONLINE-062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rhythm ’n’ Blues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE International Encyclopedia of Music and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1822-1824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4135/9781483317731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Tôt ou Tard (France) (Revised 2020)</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosebud (France) (Revised 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Continuum Encyclopedia of Popular Music of the World, Vol. I ("Media, Industry and Society") – on-line version</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.765. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5040/9781501329227-ONLINE-062⟩</w:t>
+              <w:t xml:space="preserve">, 2019, pp.754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781501329227-ONLINE-053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Rosebud (France) (Revised 2020)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roulé (France) (Revised 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Continuum Encyclopedia of Popular Music of the World, Vol. I ("Media, Industry and Society") – on-line version</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5040/9781501329227-ONLINE-053⟩</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781501329227-ONLINE-060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Roulé (France) (Revised 2020)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tell Studios (France) (Revised 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Continuum Encyclopedia of Popular Music of the World, Vol. I ("Media, Industry and Society") – on-line version</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.754. </w:t>
-[...76 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5040/9781501329227-ONLINE-037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -4113,260 +4113,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosebud</w:t>
+                <w:t xml:space="preserve">Davout Studios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Encyclopedia of Popular Music of the World, Vol. I ("Media, Industry and Society")</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.754</w:t>
+              <w:t xml:space="preserve">, 2003, pp.655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902059v1</w:t>
+                <w:t xml:space="preserve">hal-01902090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davout Studios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Julien</w:t>
+                <w:t xml:space="preserve">Television Shows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Laing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Encyclopedia of Popular Music of the World, Vol. I ("Media, Industry and Society")</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.655</w:t>
+              <w:t xml:space="preserve">, 2003, pp.474-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902090v1</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01902105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Dave Laing</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosebud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Encyclopedia of Popular Music of the World, Vol. I ("Media, Industry and Society")</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.474-476</w:t>
+              <w:t xml:space="preserve">, 2003, pp.754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902105v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music Press</w:t>
               </w:r>
@@ -5508,165 +5508,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vinyl records, yéyés and old-time crooks: Michel Magne’s soundtrack for Crooks in Clover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To Each Their Own Pop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Cattolica del Sacro Cuore, Milan, Oct 2017, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beatles Studies vs. Popular Music Studies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Popular Music Studies Today, 19th Biennial IASPM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität Kassel &amp; IASPM, Jun 2017, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904711v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01904701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique pop britannique à l’heure du Swinging London</w:t>
               </w:r>
@@ -6681,165 +6681,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Double-tracked vocals, multitrack arrangements: The Beatles and re-recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Love Me Do: The Beatles at Fifty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loughborough University (School of Political, Social and Geographical Sciences), Oct 2012, Loughborough, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du 78 tours à Sgt. Pepper : l’évolution de l’album en un format de création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Histoire sociale du rock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRHEC (Université Paris-Est Créteil Val de Marne); IRHiS (Université de Lille 3), Jun 2012, Paris, R.A.S. chinoise de Hong Kong</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028421v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01904627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Lomax aux Beatles : l’avènement d’une tradition phonographique dans les musiques populaires du XXe siècle</w:t>
               </w:r>
@@ -7756,51 +7756,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1E6402D"/>
+    <w:nsid w:val="0FC2F8E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7987,51 +7987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6138-7152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133237761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Sgt-Pepper-and-the-Beatles-It-Was-Forty-Years-Ago-Today/Julien/p/book/9780754667087" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/over-and-over-9781501357350/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/serge-gainsbourg-9798765113172/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourderionnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/serge-gainsbourg-9781501365669/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/over-and-over-9781501324888/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501324871" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902541v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781315608532/sgt-pepper-beatles-olivier-julien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315608532" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/the-bloomsbury-handbook-of-rock-9781501330452/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501330483.ch-013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501324871.0008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501324871.ch-007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315761619-5/lost-song-olivier-julien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315761619-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315608532-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315608532-12/lucky-man-made-grade-sgt-pepper-rise-phonographic-tradition-twentieth-century-popular-music-olivier-julien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315608532-12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050262v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Locatelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mosconi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tosser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4703" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Plougastel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4300" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4778" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966777v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4158" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/mu.17.01.1949" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/mu.9.02.4615" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902016v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0265051700000255" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0261143000008916" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC6189F9921A889A862F6DC3EFF3D12B01669FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501329227-ONLINE-035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483317731" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979777v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501329227-ONLINE-062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501329227-ONLINE-053" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501329227-ONLINE-060" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501329227-ONLINE-037" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902023v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781452283012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902119v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902090v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rudent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Laing" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leonard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strachan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Ansell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902079v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010863v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592015v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293696v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999463v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gayraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michka Assays" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;val" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027439v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904728v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027293v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904743v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028484v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904752v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904652v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904760v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028461v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028466v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028421v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904627v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999527v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904669v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510948v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000491v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Bj&#246;rnberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4452" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000467v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Whiteley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4763" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek B. Scott" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/mu.18.04.1984" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000509v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan F. Moore" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/mu.14.3-4.4465" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04107382v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998PA040259" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03989718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6138-7152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133237761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Sgt-Pepper-and-the-Beatles-It-Was-Forty-Years-Ago-Today/Julien/p/book/9780754667087" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/over-and-over-9781501357350/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/serge-gainsbourg-9798765113172/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourderionnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/serge-gainsbourg-9781501365669/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/over-and-over-9781501324888/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501324871" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902541v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781315608532/sgt-pepper-beatles-olivier-julien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315608532" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/the-bloomsbury-handbook-of-rock-9781501330452/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501330483.ch-013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501324871.0008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501324871.ch-007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315761619-5/lost-song-olivier-julien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315761619-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315608532-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901970v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315608532-12/lucky-man-made-grade-sgt-pepper-rise-phonographic-tradition-twentieth-century-popular-music-olivier-julien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315608532-12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050262v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Locatelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mosconi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tosser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4703" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Plougastel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4300" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4778" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966777v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4158" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/mu.17.01.1949" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/mu.9.02.4615" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902012v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0265051700000255" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0261143000008916" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC6189F9921A889A862F6DC3EFF3D12B01669FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501329227-ONLINE-035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501329227-ONLINE-062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483317731" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501329227-ONLINE-053" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501329227-ONLINE-060" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501329227-ONLINE-037" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902023v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781452283012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902119v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902090v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rudent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Laing" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leonard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strachan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Ansell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902079v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010863v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592015v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293696v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999463v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gayraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michka Assays" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;val" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027439v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904728v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027293v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904743v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028484v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904752v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904652v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904760v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028461v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028466v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904627v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028421v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999527v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904669v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510948v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000491v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Bj&#246;rnberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4452" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000467v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Whiteley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4763" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek B. Scott" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/mu.18.04.1984" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000509v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan F. Moore" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/mu.14.3-4.4465" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04107382v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998PA040259" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03989718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>