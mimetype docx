--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -1261,195 +1261,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“A Lucky man who made the grade”: Sgt. Pepper and the rise of a phonographic tradition in twentieth-century popular music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Julien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sgt. Pepper and the Beatles: It Was Forty Years Ago Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashgate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-169, 2008, 978 0 7546 6708 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315608532-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'analyse des musiques populaires enregistrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danièle Pistone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Commentaire auditif de spécialité – Recherches et propositions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OMF, pp.141-166, 2008, 978-2-84591-165-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901959v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01901970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1994,187 +1994,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Why is it that we can’t let go of the vinyl record?” Richard Osborne’s Vinyl: A History of the Analogue Record</w:t>
+                <w:t xml:space="preserve">50 ans de Beatles studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 11 (2), pp.178-180. </w:t>
+              <w:t xml:space="preserve">, 2015, 12 (2), pp.15-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/volume.4300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/volume.4778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966776v1</w:t>
+                <w:t xml:space="preserve">hal-01901875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50 ans de Beatles studies</w:t>
+                <w:t xml:space="preserve">“Why is it that we can’t let go of the vinyl record?” Richard Osborne’s Vinyl: A History of the Analogue Record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (2), pp.15-42. </w:t>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.178-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/volume.4778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/volume.4300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901875v1</w:t>
+                <w:t xml:space="preserve">hal-01966776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The last period when the performing arts were at the core of the music industry”: John Mullen’s La Chanson populaire en Grande-Bretagne pendant la Grande Guerre 1914-1918</w:t>
               </w:r>
@@ -2677,165 +2677,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Enfance de l’art (2) : entretien avec Paul Méfano</w:t>
+                <w:t xml:space="preserve">L’Enfance de l’art (1) : entretien avec François Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 487, pp.24-25</w:t>
+              <w:t xml:space="preserve">, 2001, 486, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902016v1</w:t>
+                <w:t xml:space="preserve">hal-01902012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Enfance de l’art (1) : entretien avec François Jeanneau</w:t>
+                <w:t xml:space="preserve">L’Enfance de l’art (2) : entretien avec Paul Méfano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 486, pp.24-25</w:t>
+              <w:t xml:space="preserve">, 2001, 487, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902012v1</w:t>
+                <w:t xml:space="preserve">hal-01902016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Pierre Henry</w:t>
               </w:r>
@@ -3360,261 +3360,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davout Studios (France) (Revised 2020)</w:t>
+                <w:t xml:space="preserve">Rhythm ’n’ Blues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The SAGE International Encyclopedia of Music and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1822-1824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4135/9781483317731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tôt ou Tard (France) (Revised 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Continuum Encyclopedia of Popular Music of the World, Vol. I ("Media, Industry and Society") – on-line version</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.655. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5040/9781501329227-ONLINE-035⟩</w:t>
+              <w:t xml:space="preserve">, 2019, pp.765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781501329227-ONLINE-062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Tôt ou Tard (France) (Revised 2020)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davout Studios (France) (Revised 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Continuum Encyclopedia of Popular Music of the World, Vol. I ("Media, Industry and Society") – on-line version</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.765. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5040/9781501329227-ONLINE-062⟩</w:t>
+              <w:t xml:space="preserve">, 2019, pp.655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781501329227-ONLINE-035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-02069983v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosebud (France) (Revised 2020)</w:t>
               </w:r>
@@ -4182,191 +4182,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Television Shows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dave Laing</w:t>
+                <w:t xml:space="preserve">Rosebud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Encyclopedia of Popular Music of the World, Vol. I ("Media, Industry and Society")</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.474-476</w:t>
+              <w:t xml:space="preserve">, 2003, pp.754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902105v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-01902059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Television Shows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Olivier Julien</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Laing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Encyclopedia of Popular Music of the World, Vol. I ("Media, Industry and Society")</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.754</w:t>
+              <w:t xml:space="preserve">, 2003, pp.474-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902059v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music Press</w:t>
               </w:r>
@@ -4986,204 +4986,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre tournées mondiales et contraintes techniques : les Beatles et le studio d’enregistrement (1)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Julien</w:t>
+                <w:t xml:space="preserve">Les Beatles : Graal de la pop ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michka Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Théval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Week-end Beatles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philharmonie de Paris, Sep 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027443v1</w:t>
-[...67 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04054337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Vincent Théval</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre tournées mondiales et contraintes techniques : les Beatles et le studio d’enregistrement (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Week-end Beatles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philharmonie de Paris, Sep 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054337v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du succès planétaire à Abbey Road : les Beatles et le studio d’enregistrement (2)</w:t>
               </w:r>
@@ -5439,234 +5439,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beatles Studies vs. Popular Music Studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Popular Music Studies Today, 19th Biennial IASPM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Kassel &amp; IASPM, Jun 2017, Kassel, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinyl records, yéyés and old-time crooks: Michel Magne’s soundtrack for Crooks in Clover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To Each Their Own Pop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Cattolica del Sacro Cuore, Milan, Oct 2017, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la radio au club : la naissance du DJing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circonférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audimat/Radio Radial, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027293v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01904711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique pop britannique à l’heure du Swinging London</w:t>
               </w:r>
@@ -6267,717 +6267,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charlie Gillett, The Sound of the City and the rise of rock ’n’ roll… history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“This Is the Modern World”: For a Social History of Rock Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Irhis (Lille 3) &amp; CRHEC (Paris Est-Créteil), Jun 2013, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la hi-fi au lo-fi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce qu’un fichier audio de qualité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audimat; Les Siestes Électroniques; Gaîté lyrique de Paris, Jan 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gainsbourg and the transformation of French popular music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bridge Over Troubled Waters: Challenging Orthodoxies, Popular Music Histories, 17th Biennial IASPM Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IASPM &amp; Universidad de Oviedo, Jun 2013, Gijón, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Beatles et la révolution des musiques populaires dans les années 1960 (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Belles Soirées de l'Université de Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal, Apr 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Serge Gainsbourg : « faiseur de lyricssss » ou « faussaire de génie » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poesia e canzone : Dalla Francia all’Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondazione Natalino Sapegno, Jul 2013, Morgex, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...214 lines deleted...]
-                <w:t xml:space="preserve">Les Beatles et la révolution des musiques populaires dans les années 1960 (1)</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Beatles et la révolution des musiques populaires dans les années 1960 (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Belles Soirées de l'Université de Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Montréal, Apr 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, Université de Montréal, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les Beatles et la révolution des musiques populaires dans les années 1960 (2)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du 78 tours à Sgt. Pepper : l’évolution de l’album en un format de création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Belles Soirées de l'Université de Montréal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal, May 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire Histoire sociale du rock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRHEC (Université Paris-Est Créteil Val de Marne); IRHiS (Université de Lille 3), Jun 2012, Paris, R.A.S. chinoise de Hong Kong</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-tracked vocals, multitrack arrangements: The Beatles and re-recording</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Love Me Do: The Beatles at Fifty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Loughborough University (School of Political, Social and Geographical Sciences), Oct 2012, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Du 78 tours à Sgt. Pepper : l’évolution de l’album en un format de création</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Writing records”: the Beatles and the shift from prescriptive to productive recording</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Histoire sociale du rock</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRHEC (Université Paris-Est Créteil Val de Marne); IRHiS (Université de Lille 3), Jun 2012, Paris, R.A.S. chinoise de Hong Kong</w:t>
+              <w:t xml:space="preserve">Popular Music Worlds, Popular Music Histories, 15th Biennial IASPM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IASPM, IPM &amp; The University of Liverpool, Jul 2009, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Lomax aux Beatles : l’avènement d’une tradition phonographique dans les musiques populaires du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock expérimental et musiques savantes en pays francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne, Apr 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999527v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01904669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Musiques populaires » : de l’exception culturelle à l’anglicisme</w:t>
               </w:r>
@@ -7756,51 +7756,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FC2F8E1"/>
+    <w:nsid w:val="36D8724A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7987,51 +7987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6138-7152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133237761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Sgt-Pepper-and-the-Beatles-It-Was-Forty-Years-Ago-Today/Julien/p/book/9780754667087" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/over-and-over-9781501357350/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/serge-gainsbourg-9798765113172/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourderionnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/serge-gainsbourg-9781501365669/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/over-and-over-9781501324888/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501324871" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902541v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781315608532/sgt-pepper-beatles-olivier-julien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315608532" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/the-bloomsbury-handbook-of-rock-9781501330452/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501330483.ch-013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501324871.0008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501324871.ch-007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315761619-5/lost-song-olivier-julien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315761619-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315608532-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901970v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315608532-12/lucky-man-made-grade-sgt-pepper-rise-phonographic-tradition-twentieth-century-popular-music-olivier-julien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315608532-12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050262v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Locatelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mosconi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tosser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4703" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Plougastel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4300" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4778" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966777v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4158" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/mu.17.01.1949" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/mu.9.02.4615" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902012v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0265051700000255" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0261143000008916" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC6189F9921A889A862F6DC3EFF3D12B01669FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501329227-ONLINE-035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501329227-ONLINE-062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483317731" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501329227-ONLINE-053" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501329227-ONLINE-060" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501329227-ONLINE-037" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902023v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781452283012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902119v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902090v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rudent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Laing" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leonard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strachan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Ansell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902079v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010863v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592015v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293696v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999463v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gayraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michka Assays" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;val" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027439v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904728v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027293v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904743v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028484v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904752v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904652v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904760v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028461v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028466v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904627v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028421v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999527v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904669v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510948v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000491v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Bj&#246;rnberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4452" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000467v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Whiteley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4763" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek B. Scott" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/mu.18.04.1984" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000509v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan F. Moore" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/mu.14.3-4.4465" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04107382v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998PA040259" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03989718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6138-7152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133237761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Sgt-Pepper-and-the-Beatles-It-Was-Forty-Years-Ago-Today/Julien/p/book/9780754667087" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/over-and-over-9781501357350/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/serge-gainsbourg-9798765113172/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourderionnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/serge-gainsbourg-9781501365669/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/over-and-over-9781501324888/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501324871" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902541v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781315608532/sgt-pepper-beatles-olivier-julien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315608532" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/the-bloomsbury-handbook-of-rock-9781501330452/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501330483.ch-013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501324871.0008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501324871.ch-007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315761619-5/lost-song-olivier-julien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315761619-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315608532-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315608532-12/lucky-man-made-grade-sgt-pepper-rise-phonographic-tradition-twentieth-century-popular-music-olivier-julien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315608532-12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050262v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Locatelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mosconi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tosser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4703" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Plougastel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4778" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4300" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966777v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4158" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.3026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/mu.17.01.1949" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/mu.9.02.4615" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902016v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0265051700000255" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0261143000008916" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC6189F9921A889A862F6DC3EFF3D12B01669FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781483317731" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501329227-ONLINE-062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979783v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501329227-ONLINE-035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501329227-ONLINE-053" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501329227-ONLINE-060" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501329227-ONLINE-037" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902023v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781452283012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902119v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902090v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rudent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Laing" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leonard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strachan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Ansell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902079v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010863v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592015v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293696v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999463v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054337v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gayraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michka Assays" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;val" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027439v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904728v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904711v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904743v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028484v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904752v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904652v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904760v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904678v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904764v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028466v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028421v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904627v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904669v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999527v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510948v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000491v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Bj&#246;rnberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4452" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000467v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Whiteley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4763" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek B. Scott" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/mu.18.04.1984" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000509v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan F. Moore" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/mu.14.3-4.4465" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04107382v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998PA040259" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03989718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>