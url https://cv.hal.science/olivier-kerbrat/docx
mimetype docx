--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,365 +100,365 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the Influence of Morphologies on Laser Cutting Quality</w:t>
+                <w:t xml:space="preserve">A proposal for a methodology for the cocreation of an environmental analysis tool: application to the competitive sailing sector in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ramard</w:t>
+                <w:t xml:space="preserve">Lucas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Laniel</w:t>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36897/jme/203192⟩</w:t>
+              <w:t xml:space="preserve">Discover Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (5), pp.420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-025-06805-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337091v1</w:t>
+                <w:t xml:space="preserve">hal-05067024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for Quantifying the Criticality of Laser Cutting Defects: Influence of Morphologies on Design Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ramard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (3), pp.91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmmp9030091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for a methodology for the cocreation of an environmental analysis tool: application to the competitive sailing sector in Brittany</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quantification of the Influence of Morphologies on Laser Cutting Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ramard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (5), pp.420. </w:t>
+              <w:t xml:space="preserve">Journal of Machine Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.19 - 31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42452-025-06805-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36897/jme/203192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067024v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Methodology to Identify Optimal Friction Stir Welding Parameters Based on Temperature Measurement</w:t>
               </w:r>
@@ -483,51 +483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (4), pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -555,339 +555,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposal for a Carbon Fibre-Manufacturing Life-Cycle Inventory: A Case Study from the Competitive Sailing Boat Industry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Potential of Additive Manufacturing of Metal Components to Reduce Environmental Impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hascoet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcs8070276⟩</w:t>
+              <w:t xml:space="preserve">Journal of Machine Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), pp.94-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36897/jme/186988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688934v1</w:t>
+                <w:t xml:space="preserve">hal-05122243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Additive Manufacturing of Metal Components to Reduce Environmental Impacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A systematic literature review on holistic lifecycle assessments as a basis to create a standard in maritime industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hascoet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (2), pp.94-104. </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, International Journal of Life Cycle Assessment, 29 (4), pp.683-705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36897/jme/186988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-023-02269-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122243v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic literature review on holistic lifecycle assessments as a basis to create a standard in maritime industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Proposal for a Carbon Fibre-Manufacturing Life-Cycle Inventory: A Case Study from the Competitive Sailing Boat Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, International Journal of Life Cycle Assessment, 29 (4), pp.683-705. </w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-023-02269-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcs8070276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443247v1</w:t>
+                <w:t xml:space="preserve">hal-04688934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive methodology to support decision-making for additive manufacturing of short carbon-fiber reinforced polyamide 12 from energy, cost and mechanical perspectives</w:t>
               </w:r>
@@ -899,51 +899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Therriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 131 (2), pp.611-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1105,291 +1105,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water jet incremental sheet metal forming: a critical state-of-the-art review and a proposal for technological windows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new design for additive manufacturing method: applied on the bound metal deposition process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akram Mechter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-021-08635-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (10), pp.787-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09544828.2022.2136478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553007v1</w:t>
+                <w:t xml:space="preserve">hal-05240002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new design for additive manufacturing method: applied on the bound metal deposition process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Akram Mechter</w:t>
+                <w:t xml:space="preserve">Water jet incremental sheet metal forming: a critical state-of-the-art review and a proposal for technological windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Mace</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A. Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (10), pp.787-810. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (7-8), pp.4159-4175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09544828.2022.2136478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-021-08635-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240002v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process selection charts based on economy and environment: subtractive or additive manufacturing to produce structural components of aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hodonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Balazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1475,51 +1475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Audoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améziane Aoussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1579,51 +1579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and material flow modelling of additive manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazyar Yosofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1709,51 +1709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Rivette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Richir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1813,51 +1813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework to combine technical, economic and environmental points of view of additive manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazyar Yosofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1930,51 +1930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Audoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améziane Aoussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2021,51 +2021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental performance modeling for additive manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2151,51 +2151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la pédagogie par projet : retour d'expérience en conception de systèmes mécatroniques à l'ENS Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,51 +2259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Model for Environmental Assessment in Additive Manufacturing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Dembinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2389,51 +2389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel methodology of design for Additive Manufacturing applied to Additive Laser Manufacturing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2497,51 +2497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable manufacturing: evaluation and modeling of environmental impacts in additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2627,51 +2627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2718,51 +2718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new DFM approach to combine machining and additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2822,51 +2822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturability analysis to combine additive and subtractive processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,51 +2926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing complexity evaluation at the design stage for both machining and layered manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3056,299 +3056,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la performance environnementale du procédé WAAM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduire l'impact environnemental d'une machine de découpe laser fibre : le choix du gaz d'assistance comme axe prioritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ramard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sammy Wambugu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">R. Laniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum France Additive 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France Additive, Jul 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528813v1</w:t>
+                <w:t xml:space="preserve">hal-05244970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire l'impact environnemental d'une machine de découpe laser fibre : le choix du gaz d'assistance comme axe prioritaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Ramard</w:t>
+                <w:t xml:space="preserve">Évaluation de la performance environnementale du procédé WAAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Wambugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terrenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Laniel</w:t>
+                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+              <w:t xml:space="preserve">Forum France Additive 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Additive, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244970v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'impact environnemental du procédé de fabrication Wire Arc Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing'21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3367,356 +3367,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying efficient solutions for additive manufacturing of short carbon-fiber reinforced polyamide 6 from energy and mechanical perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Le Gentil</w:t>
+                <w:t xml:space="preserve">Friction Stir Welding Operating Window for Aluminum Alloy Obtained by Temperature Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moura Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Langot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th CIRP Life Cycle Engineering Conference, LCE 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2023.02.091⟩</w:t>
+              <w:t xml:space="preserve">Friction Stir Welding and Processing XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.171-182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-22661-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195376v1</w:t>
+                <w:t xml:space="preserve">hal-05552668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction Stir Welding Operating Window for Aluminum Alloy Obtained by Temperature Measurement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Leygue</w:t>
+                <w:t xml:space="preserve">Identifying efficient solutions for additive manufacturing of short carbon-fiber reinforced polyamide 6 from energy and mechanical perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Racineux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jean Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Therriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Friction Stir Welding and Processing XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France. pp.171-182, </w:t>
+              <w:t xml:space="preserve">30th CIRP Life Cycle Engineering Conference, LCE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, New Brunswick, United States. pp.540-545, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-22661-8_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2023.02.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552668v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une méthodologie de conception collaborative de logiciel d'écoconception – Cas de la filière voile de compétition en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3735,250 +3735,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réalité virtuelle comme moyen de sensibilisation aux impacts environnementaux dans le supérieur ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Energy efficiency-oriented decision-making for additive manufacturing with carbon-fibre-reinforced polyamide 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Therriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 12èmes rencontres scientifiques de l’Association pour la Recherche en Didactique des Sciences et des Technologies (ARDiST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th European Conference on Composite Materials: Composites Meet Sustainability, ECCM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.323-330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264488v1</w:t>
+                <w:t xml:space="preserve">hal-04218214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency-oriented decision-making for additive manufacturing with carbon-fibre-reinforced polyamide 12</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La réalité virtuelle comme moyen de sensibilisation aux impacts environnementaux dans le supérieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Composite Materials: Composites Meet Sustainability, ECCM 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les 12èmes rencontres scientifiques de l’Association pour la Recherche en Didactique des Sciences et des Technologies (ARDiST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04218214v1</w:t>
+                <w:t xml:space="preserve">hal-04264488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact assessment of manufacturing a carbon fibre reinforced polyphenylene sulfide composite part using the thermo-stamping process</w:t>
+                <w:t xml:space="preserve">Environmental impact assessment of thermo-stamping carbon fibres reinforced polyphenylene sulfide composite parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
@@ -3992,114 +3992,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">20th European Conference on Composite Materials, ECCM20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.339-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280210v1</w:t>
+                <w:t xml:space="preserve">hal-04039266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact assessment of thermo-stamping carbon fibres reinforced polyphenylene sulfide composite parts</w:t>
+                <w:t xml:space="preserve">Environmental impact assessment of manufacturing a carbon fibre reinforced polyphenylene sulfide composite part using the thermo-stamping process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
@@ -4113,90 +4113,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Composite Materials, ECCM20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.339-346</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039266v1</w:t>
+                <w:t xml:space="preserve">hal-04280210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissement de fenêtre opératoire par une approche expérimentale de la mesure de température lors du procédé FSW</w:t>
               </w:r>
@@ -4208,77 +4208,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moura Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Manufacturing21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4297,295 +4297,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework to combine technical, economic and environmental points of view of additive manufacturing processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multicriteria Evaluation Method in PLM Environment: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Audoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Laverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca D’antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th CIRP Life Cycle Engineering (LCE) Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.11.085⟩</w:t>
+              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.534-542, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861476v1</w:t>
+                <w:t xml:space="preserve">hal-02075617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria Evaluation Method in PLM Environment: A Pilot Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Framework to combine technical, economic and environmental points of view of additive manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazyar Yosofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mognol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th CIRP Life Cycle Engineering (LCE) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Copenhague, Denmark. pp.118-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.11.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_49⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02075617v1</w:t>
+                <w:t xml:space="preserve">hal-01861476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology framework for assessing the ecoperformance of a process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Vinckevleugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4662,51 +4662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la performance environnementale des procédés de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4796,51 +4796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et modélisation des impacts environnementaux en fabrication directe, application à la projection de poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4949,51 +4949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5031,51 +5031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Impact Assessment Studies in Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5180,51 +5180,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de conception d'outillages modulaires hybrides basée sur l'évaluation quantitative de la complexité de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Centrale de Nantes (ECN), 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5420,51 +5420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ramard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/203192" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp9030091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05067024v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jacquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-06805-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moura Abboud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubourg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Racineux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp8040137" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8070276" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balidas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hascoet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/186988" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443247v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02269-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Gentil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Therriault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11161-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Moisan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08635-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240002v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Mechter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mace" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2022.2136478" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hodonou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Balazinski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brochu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00663-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-019-00549-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazyar Yosofi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mognol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2017.1418900" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2016-0055" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.11.085" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.295" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bourhis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/15.74812" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grenier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.06.031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ponche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-5151-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2012.679499" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600891v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2011.04.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552541011011721" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.03.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Wambugu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terrenoir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laniel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Hascoet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195376v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.091" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22661-8_16" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398042v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dufour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264488v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039266v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861476v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Laverne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca D&#8217;antonio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_49" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Vinckevleugel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Pochat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pompidou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844885v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921270v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0606-7_2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00439589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05067024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-06805-9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026618v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ramard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp9030091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/203192" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moura Abboud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubourg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Racineux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp8040137" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balidas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hascoet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/186988" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02269-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8070276" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Gentil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Therriault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11161-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Moisan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Mechter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2022.2136478" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08635-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hodonou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Balazinski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brochu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00663-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-019-00549-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazyar Yosofi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mognol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2017.1418900" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2016-0055" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.11.085" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.295" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bourhis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/15.74812" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grenier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.06.031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ponche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-5151-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2012.679499" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600891v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2011.04.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552541011011721" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.03.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laniel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Wambugu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terrenoir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Hascoet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22661-8_16" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195376v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398042v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dufour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075617v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Laverne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca D&#8217;antonio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_49" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Vinckevleugel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Pochat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pompidou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844885v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921270v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0606-7_2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00439589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>