--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -1560,317 +1560,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and material flow modelling of additive manufacturing processes</w:t>
+                <w:t xml:space="preserve">Support optimization for additive manufacturing: application to FDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazyar Yosofi</w:t>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rivette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mognol</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Richir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual and Physical Prototyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17452759.2017.1418900⟩</w:t>
+              <w:t xml:space="preserve">Rapid Prototyping Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.69-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/RPJ-04-2016-0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921334v1</w:t>
+                <w:t xml:space="preserve">hal-01921629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support optimization for additive manufacturing: application to FDM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy and material flow modelling of additive manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Rivette</w:t>
+                <w:t xml:space="preserve">Mazyar Yosofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Richir</w:t>
+                <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Prototyping Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (1), pp.69-79. </w:t>
+              <w:t xml:space="preserve">Virtual and Physical Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.83 - 96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/RPJ-04-2016-0055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17452759.2017.1418900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921629v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework to combine technical, economic and environmental points of view of additive manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazyar Yosofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69, pp.118 - 123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2047,51 +2047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2298,51 +2298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Dembinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.26 - 31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2402,51 +2402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2523,51 +2523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2640,51 +2640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual and Physical Prototyping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (2), pp.93-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2731,51 +2731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new DFM approach to combine machining and additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2816,235 +2816,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturability analysis to combine additive and subtractive processes</w:t>
+                <w:t xml:space="preserve">Manufacturing complexity evaluation at the design stage for both machining and layered manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Prototyping Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16 (1), pp.63-72. </w:t>
+              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.208-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/13552541011011721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2010.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522068v1</w:t>
+                <w:t xml:space="preserve">hal-00522092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing complexity evaluation at the design stage for both machining and layered manufacturing</w:t>
+                <w:t xml:space="preserve">Manufacturability analysis to combine additive and subtractive processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.208-215. </w:t>
+              <w:t xml:space="preserve">Rapid Prototyping Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (1), pp.63-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2010.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/13552541011011721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522092v1</w:t>
+                <w:t xml:space="preserve">hal-00522068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4437,77 +4437,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework to combine technical, economic and environmental points of view of additive manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazyar Yosofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th CIRP Life Cycle Engineering (LCE) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Copenhague, Denmark. pp.118-123, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4701,51 +4701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4809,51 +4809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4962,51 +4962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive manufacturing handbook: Product development for the defense industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9781315119106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5057,51 +5057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5420,51 +5420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05067024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-06805-9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026618v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ramard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp9030091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/203192" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moura Abboud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubourg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Racineux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp8040137" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balidas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hascoet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/186988" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02269-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8070276" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Gentil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Therriault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11161-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Moisan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Mechter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2022.2136478" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08635-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hodonou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Balazinski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brochu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00663-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-019-00549-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazyar Yosofi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mognol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2017.1418900" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2016-0055" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.11.085" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.295" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bourhis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/15.74812" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grenier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.06.031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ponche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-5151-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2012.679499" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600891v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2011.04.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552541011011721" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.03.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laniel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Wambugu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terrenoir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Hascoet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22661-8_16" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195376v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398042v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dufour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075617v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Laverne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca D&#8217;antonio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_49" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Vinckevleugel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Pochat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pompidou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844885v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921270v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0606-7_2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00439589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05067024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-06805-9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026618v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ramard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp9030091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/203192" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moura Abboud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubourg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Racineux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp8040137" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balidas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hascoet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/186988" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02269-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8070276" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Gentil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Therriault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11161-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Moisan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Mechter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2022.2136478" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08635-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hodonou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Balazinski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brochu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00663-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-019-00549-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2016-0055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazyar Yosofi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mognol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2017.1418900" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.11.085" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.295" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bourhis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/15.74812" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grenier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.06.031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ponche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-5151-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2012.679499" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600891v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2011.04.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.03.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552541011011721" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laniel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Wambugu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terrenoir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Hascoet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22661-8_16" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195376v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398042v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dufour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075617v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Laverne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca D&#8217;antonio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_49" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Vinckevleugel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Pochat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pompidou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844885v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921270v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0606-7_2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00439589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>