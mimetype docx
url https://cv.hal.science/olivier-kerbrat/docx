--- v2 (2026-04-27)
+++ v3 (2026-05-19)
@@ -66,4840 +66,4957 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for a methodology for the cocreation of an environmental analysis tool: application to the competitive sailing sector in Brittany</w:t>
+                <w:t xml:space="preserve">Framework Guided by Environmental Analysis for Comparing Manufacturing Alternatives in Laser Cutting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Jacquet</w:t>
+                <w:t xml:space="preserve">Maria Ramard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42452-025-06805-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Precision Engineering and Manufacturing-Green Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40684-026-00879-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067024v1</w:t>
+                <w:t xml:space="preserve">hal-05610871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for Quantifying the Criticality of Laser Cutting Defects: Influence of Morphologies on Design Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ramard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Miroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (3), pp.91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmmp9030091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the Influence of Morphologies on Laser Cutting Quality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A proposal for a methodology for the cocreation of an environmental analysis tool: application to the competitive sailing sector in Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, pp.19 - 31. </w:t>
+              <w:t xml:space="preserve">Discover Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (5), pp.420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36897/jme/203192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42452-025-06805-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337091v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Methodology to Identify Optimal Friction Stir Welding Parameters Based on Temperature Measurement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Racineux</w:t>
+                <w:t xml:space="preserve">Quantification of the Influence of Morphologies on Laser Cutting Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ramard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmmp8040137⟩</w:t>
+              <w:t xml:space="preserve">Journal of Machine Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.19 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36897/jme/203192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649813v1</w:t>
+                <w:t xml:space="preserve">hal-05337091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Additive Manufacturing of Metal Components to Reduce Environmental Impacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental Methodology to Identify Optimal Friction Stir Welding Parameters Based on Temperature Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moura Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hascoet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36897/jme/186988⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (4), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmmp8040137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122243v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic literature review on holistic lifecycle assessments as a basis to create a standard in maritime industry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Potential of Additive Manufacturing of Metal Components to Reduce Environmental Impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hascoet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, International Journal of Life Cycle Assessment, 29 (4), pp.683-705. </w:t>
+              <w:t xml:space="preserve">Journal of Machine Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), pp.94-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-023-02269-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36897/jme/186988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443247v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposal for a Carbon Fibre-Manufacturing Life-Cycle Inventory: A Case Study from the Competitive Sailing Boat Industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A systematic literature review on holistic lifecycle assessments as a basis to create a standard in maritime industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (7), pp.276. </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, International Journal of Life Cycle Assessment, 29 (4), pp.683-705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcs8070276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-023-02269-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688934v1</w:t>
+                <w:t xml:space="preserve">hal-04443247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive methodology to support decision-making for additive manufacturing of short carbon-fiber reinforced polyamide 12 from energy, cost and mechanical perspectives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Proposal for a Carbon Fibre-Manufacturing Life-Cycle Inventory: A Case Study from the Competitive Sailing Boat Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-023-11161-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs8070276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077022v1</w:t>
+                <w:t xml:space="preserve">hal-04688934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory analysis of the carbon fibres reinforced polyphenylene sulfide thermo-stamping manufacturing process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comprehensive methodology to support decision-making for additive manufacturing of short carbon-fiber reinforced polyamide 12 from energy, cost and mechanical perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Therriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136337⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131 (2), pp.611-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-023-11161-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974629v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new design for additive manufacturing method: applied on the bound metal deposition process</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inventory analysis of the carbon fibres reinforced polyphenylene sulfide thermo-stamping manufacturing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09544828.2022.2136478⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.136337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240002v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water jet incremental sheet metal forming: a critical state-of-the-art review and a proposal for technological windows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new design for additive manufacturing method: applied on the bound metal deposition process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akram Mechter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-021-08635-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (10), pp.787-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09544828.2022.2136478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553007v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process selection charts based on economy and environment: subtractive or additive manufacturing to produce structural components of aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Hodonou</w:t>
+                <w:t xml:space="preserve">Water jet incremental sheet metal forming: a critical state-of-the-art review and a proposal for technological windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Laniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Brochu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12008-020-00663-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (7-8), pp.4159-4175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-021-08635-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245368v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a customized multicriterion tool for product evaluation in the early design phases: the CMDET methodology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Process selection charts based on economy and environment: subtractive or additive manufacturing to produce structural components of aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Hodonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Améziane Aoussat</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Balazinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Brochu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 13 (3), pp.981-993. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12008-019-00549-8⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.861-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-020-00663-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461003v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support optimization for additive manufacturing: application to FDM</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Toward a customized multicriterion tool for product evaluation in the early design phases: the CMDET methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Audoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Richir</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améziane Aoussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Prototyping Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/RPJ-04-2016-0055⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (3), pp.981-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-019-00549-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921629v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and material flow modelling of additive manufacturing processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Support optimization for additive manufacturing: application to FDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rivette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mognol</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Richir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual and Physical Prototyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17452759.2017.1418900⟩</w:t>
+              <w:t xml:space="preserve">Rapid Prototyping Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.69-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/RPJ-04-2016-0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921334v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework to combine technical, economic and environmental points of view of additive manufacturing processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Energy and material flow modelling of additive manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazyar Yosofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 69, pp.118 - 123. </w:t>
+              <w:t xml:space="preserve">Virtual and Physical Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.83 - 96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.11.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17452759.2017.1418900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921627v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection method for multiple performances evaluation during early design stages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Framework to combine technical, economic and environmental points of view of additive manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazyar Yosofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Améziane Aoussat</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 70, pp.204 - 210. </w:t>
+              <w:t xml:space="preserve">, 2018, 69, pp.118 - 123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.03.295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.11.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921616v1</w:t>
+                <w:t xml:space="preserve">hal-01921627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental performance modeling for additive manufacturing processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Selection method for multiple performances evaluation during early design stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Audoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améziane Aoussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rapid Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/15.74812⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.204 - 210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.03.295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325311v1</w:t>
+                <w:t xml:space="preserve">hal-01921616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la pédagogie par projet : retour d'expérience en conception de systèmes mécatroniques à l'ENS Rennes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Environmental performance modeling for additive manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mognol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Rapid Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3-4), pp.339-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/15.74812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010352v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Model for Environmental Assessment in Additive Manufacturing Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Contribution à la pédagogie par projet : retour d'expérience en conception de systèmes mécatroniques à l'ENS Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Dembinski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mognol</w:t>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613643v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel methodology of design for Additive Manufacturing applied to Additive Laser Manufacturing process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Predictive Model for Environmental Assessment in Additive Manufacturing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Dembinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.26 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2014.06.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010106v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable manufacturing: evaluation and modeling of environmental impacts in additive manufacturing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A novel methodology of design for Additive Manufacturing applied to Additive Laser Manufacturing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ponche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mognol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (4), pp.389-398</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881866v1</w:t>
+                <w:t xml:space="preserve">hal-01010106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new global approach to design for additive manufacturing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Sustainable manufacturing: evaluation and modeling of environmental impacts in additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual and Physical Prototyping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (2), pp.93-105. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17452759.2012.679499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-013-5151-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781211v1</w:t>
+                <w:t xml:space="preserve">hal-00881866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new DFM approach to combine machining and additive manufacturing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new global approach to design for additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ponche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.684-692. </w:t>
+              <w:t xml:space="preserve">Virtual and Physical Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.93-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2011.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17452759.2012.679499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600891v1</w:t>
+                <w:t xml:space="preserve">hal-00781211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing complexity evaluation at the design stage for both machining and layered manufacturing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new DFM approach to combine machining and additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.208-215. </w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.684-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2010.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2011.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522092v1</w:t>
+                <w:t xml:space="preserve">hal-00600891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturability analysis to combine additive and subtractive processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Prototyping Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (1), pp.63-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/13552541011011721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manufacturing complexity evaluation at the design stage for both machining and layered manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mognol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.208-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2010.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire l'impact environnemental d'une machine de découpe laser fibre : le choix du gaz d'assistance comme axe prioritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ramard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Miroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la performance environnementale du procédé WAAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Wambugu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terrenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum France Additive 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Additive, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'impact environnemental du procédé de fabrication Wire Arc Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing'21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA, Grenoble INP, CNRS, Jun 2024, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction Stir Welding Operating Window for Aluminum Alloy Obtained by Temperature Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moura Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Friction Stir Welding and Processing XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France. pp.171-182, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-22661-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying efficient solutions for additive manufacturing of short carbon-fiber reinforced polyamide 6 from energy and mechanical perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Therriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th CIRP Life Cycle Engineering Conference, LCE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, New Brunswick, United States. pp.540-545, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2023.02.091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une méthodologie de conception collaborative de logiciel d'écoconception – Cas de la filière voile de compétition en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficiency-oriented decision-making for additive manufacturing with carbon-fibre-reinforced polyamide 12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Therriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Conference on Composite Materials: Composites Meet Sustainability, ECCM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.323-330, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalité virtuelle comme moyen de sensibilisation aux impacts environnementaux dans le supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 12èmes rencontres scientifiques de l’Association pour la Recherche en Didactique des Sciences et des Technologies (ARDiST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impact assessment of thermo-stamping carbon fibres reinforced polyphenylene sulfide composite parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Conference on Composite Materials, ECCM20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.339-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impact assessment of manufacturing a carbon fibre reinforced polyphenylene sulfide composite part using the thermo-stamping process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lacoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissement de fenêtre opératoire par une approche expérimentale de la mesure de température lors du procédé FSW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moura Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Manufacturing21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria Evaluation Method in PLM Environment: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Audoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Laverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca D’antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.534-542, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework to combine technical, economic and environmental points of view of additive manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazyar Yosofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th CIRP Life Cycle Engineering (LCE) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Copenhague, Denmark. pp.118-123, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2017.11.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology framework for assessing the ecoperformance of a process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Vinckevleugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Pochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pompidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Cycle Management 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la performance environnementale des procédés de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et modélisation des impacts environnementaux en fabrication directe, application à la projection de poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Assises Européennes du Prototypage Rapide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4909,254 +5026,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new global approach to design for additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive manufacturing handbook: Product development for the defense industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9781315119106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Impact Assessment Studies in Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Sustainability in Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.31-63, 2016, Environmental Footprints and Eco-design of Products and Processes, 978-981-10-0606-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-0606-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5166,114 +5283,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de conception d'outillages modulaires hybrides basée sur l'évaluation quantitative de la complexité de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Centrale de Nantes (ECN), 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00439589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5420,51 +5537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05067024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-06805-9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026618v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ramard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp9030091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/203192" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moura Abboud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubourg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Racineux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp8040137" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balidas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hascoet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/186988" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02269-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8070276" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Gentil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Therriault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11161-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Moisan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Mechter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2022.2136478" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08635-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hodonou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Balazinski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brochu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00663-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-019-00549-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2016-0055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazyar Yosofi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mognol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2017.1418900" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.11.085" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.295" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bourhis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/15.74812" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grenier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.06.031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ponche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-5151-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2012.679499" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600891v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2011.04.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.03.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552541011011721" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laniel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Wambugu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terrenoir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Hascoet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22661-8_16" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195376v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398042v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dufour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075617v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Laverne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca D&#8217;antonio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_49" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Vinckevleugel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Pochat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pompidou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844885v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921270v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0606-7_2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00439589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610871v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ramard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40684-026-00879-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp9030091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05067024v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Jacquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-025-06805-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337091v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/203192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moura Abboud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Racineux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp8040137" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balidas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hascoet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/186988" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443247v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02269-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8070276" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Gentil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Therriault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11161-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Moisan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136337" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Mechter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mace" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2022.2136478" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08635-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hodonou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Balazinski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brochu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00663-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-019-00549-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2016-0055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921334v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazyar Yosofi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mognol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2017.1418900" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.11.085" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921616v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.295" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325311v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bourhis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/15.74812" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010352v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grenier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.06.031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ponche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881866v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-5151-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2012.679499" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600891v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2011.04.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552541011011721" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.03.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laniel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528813v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Wambugu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terrenoir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Hascoet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22661-8_16" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195376v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Langot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.091" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dufour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039266v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011642v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075617v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Laverne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca D&#8217;antonio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_49" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Vinckevleugel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Pochat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pompidou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844885v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921270v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325542v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0606-7_2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00439589v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>