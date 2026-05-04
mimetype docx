--- v0 (2026-03-30)
+++ v1 (2026-05-04)
@@ -741,365 +741,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platooning of Car-like Vehicles in Urban Environments: An Observer-based Approach Considering Actuator Dynamics and Time delays</w:t>
+                <w:t xml:space="preserve">Integrating Features Acceleration in Visual Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Khalifa</w:t>
+                <w:t xml:space="preserve">Franco Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvador Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2020.2988948⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.5197-5204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2020.3004793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545680v1</w:t>
+                <w:t xml:space="preserve">hal-02877155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platooning of Car-like Vehicles in Urban Environments: Longitudinal Control Considering Actuator Dynamics, Time Delays, and Limited Communication Capabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Platooning of Car-like Vehicles in Urban Environments: An Observer-based Approach Considering Actuator Dynamics and Time delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2020.3044786⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (9), pp.5684 - 5696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2020.2988948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081731v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Features Acceleration in Visual Predictive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Fusco</w:t>
+                <w:t xml:space="preserve">Platooning of Car-like Vehicles in Urban Environments: Longitudinal Control Considering Actuator Dynamics, Time Delays, and Limited Communication Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.5197-5204. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2020.3004793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2020.3044786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877155v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A magnetic climbing robot to perform autonomous welding in the shipbuilding industry</w:t>
               </w:r>
@@ -1483,403 +1483,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595833v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Performances of Control Parameterizations for Nonlinear Model Predictive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Fusco</w:t>
+                <w:t xml:space="preserve">Experimental validation of a dynamic model of energy ships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Allibert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+                <w:t xml:space="preserve">Aurelien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juin-Gauthier Giovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812458v1</w:t>
+                <w:t xml:space="preserve">hal-04280190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Twisting Sliding Mode Control with Adaptive Gain of Quadrotor with Rigid Manipulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hardy Bin Anuar</w:t>
+                <w:t xml:space="preserve">Investigating the Performances of Control Parameterizations for Nonlinear Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Plestan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Workshop on Variable Structure Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749293v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gazebo Simulator for Continuum Parallel Robots</w:t>
+                <w:t xml:space="preserve">Super-Twisting Sliding Mode Control with Adaptive Gain of Quadrotor with Rigid Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Gotelli</w:t>
+                <w:t xml:space="preserve">Hardy Bin Anuar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Zaccaria</w:t>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Advances in Robot Kinematics (ARK 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">16th International Workshop on Variable Structure Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594927v1</w:t>
+                <w:t xml:space="preserve">hal-03749293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Nonlinear Model Predictive Control with Input Parameterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1894,234 +1907,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Methods and Models in Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Miedzyzdroje, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a dynamic model of energy ships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Elie</w:t>
+                <w:t xml:space="preserve">A Gazebo Simulator for Continuum Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Zaccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juin-Gauthier Giovanni</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Advances in Robot Kinematics (ARK 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280190v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Mode Control with Adaptive Gain of Quadrotor with Rigid Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardy Azmir Anuar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2276,51 +2276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Features Acceleration in Visual Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2497,77 +2497,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicles Platooning in Urban Environments: Integrated Consensus-based Longitudinal Control with Gap Closure Maneuvering and Collision Avoidance Capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2614,77 +2614,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Observer-based Longitudinal Control of Car-like Vehicles Platoon Navigating in an Urban Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2731,51 +2731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Visual Servoing from Features Velocity and Acceleration Interaction Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2829,1352 +2829,1352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Relaxation-based Constrained Path Planning via Quadratic Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Fusco</w:t>
+                <w:t xml:space="preserve">CoMapping: Multi-robot Sharing and Generation of 3D-Maps applied to rural and urban scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis F Contreras-Samamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Dominguez-Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01370-7_2⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icarcv.2018.8581058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790061v1</w:t>
+                <w:t xml:space="preserve">hal-01867743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicles Platooning in Urban Environment: Consensus-based Longitudinal Control with Limited Communications Capabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Khalifa</w:t>
+                <w:t xml:space="preserve">Automatic Perpendicular and Diagonal Unparking Using a Multi-Sensor-Based Control Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pérez-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salvador Dominguez</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Dominguez-Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision</w:t>
+              <w:t xml:space="preserve">ICARCV 2018 - The 15 th International Conference on Control, Automation, Robotics and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icarcv.2018.8581142⟩</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icarcv.2018.8581237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866884v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Decentralized Collaborative Mapping for Outdoor Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis F Contreras-Samamé</w:t>
+                <w:t xml:space="preserve">Improving Relaxation-based Constrained Path Planning via Quadratic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotic Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Baden-Baden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01370-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/irc.2018.00017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689868v1</w:t>
+                <w:t xml:space="preserve">hal-01790061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoMapping: Efficient 3D-Map Sharing Methodology for Decentralized cases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salvador Dominguez-Quijada</w:t>
+                <w:t xml:space="preserve">Vehicles Platooning in Urban Environment: Consensus-based Longitudinal Control with Limited Communications Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th workshop on Planning, Perception and Navigation for Intelligent Vehicles at Int. Conf. on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icarcv.2018.8581142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867720v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Path Planning using Quadratic Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Fusco</w:t>
+                <w:t xml:space="preserve">Efficient Decentralized Collaborative Mapping for Outdoor Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis F Contreras-Samamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Robotic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Laguna Hills, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/irc.2018.00017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iros.2018.8593373⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01867331v1</w:t>
+                <w:t xml:space="preserve">hal-01689868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Based Control Law For Autonomous Parallel And Perpendicular Parking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pérez-Morales</w:t>
+                <w:t xml:space="preserve">CoMapping: Efficient 3D-Map Sharing Methodology for Decentralized cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis F Contreras-Samamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Dominguez-Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvador Domínguez-Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotic Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th workshop on Planning, Perception and Navigation for Intelligent Vehicles at Int. Conf. on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/irc.2018.00018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689875v1</w:t>
+                <w:t xml:space="preserve">hal-01867720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Sensor-Based Predictive Control for Autonomous Backward Perpendicular and Diagonal Parking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salvador Dominguez-Quijada</w:t>
+                <w:t xml:space="preserve">Constrained Path Planning using Quadratic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th workshop on Planning, Perception and Navigation for Intelligent Vehicles at Int. Conf. on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iros.2018.8593373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867303v1</w:t>
+                <w:t xml:space="preserve">hal-01867331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Perpendicular and Diagonal Unparking Using a Multi-Sensor-Based Control Approach</w:t>
+                <w:t xml:space="preserve">Laser-Based Control Law For Autonomous Parallel And Perpendicular Parking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pérez-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salvador Dominguez-Quijada</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Domínguez-Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICARCV 2018 - The 15 th International Conference on Control, Automation, Robotics and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Robotic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Laguna Hills, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/irc.2018.00018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icarcv.2018.8581237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01874140v1</w:t>
+                <w:t xml:space="preserve">hal-01689875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoMapping: Multi-robot Sharing and Generation of 3D-Maps applied to rural and urban scenarios</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Multi-Sensor-Based Predictive Control for Autonomous Backward Perpendicular and Diagonal Parking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pérez-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Dominguez-Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th workshop on Planning, Perception and Navigation for Intelligent Vehicles at Int. Conf. on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icarcv.2018.8581058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01867743v1</w:t>
+                <w:t xml:space="preserve">hal-01867303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Range-Only Mapping via Sum-of-Squares Polynomials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edouard Laroche</w:t>
+                <w:t xml:space="preserve">Autonomous Perpendicular And Parallel Parking Using Multi-Sensor Based Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pérez-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Domínguez-Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Workshop on Planning, Perception and Navigation for Intelligent Vehicles at IEEE/RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689833v1</w:t>
+                <w:t xml:space="preserve">hal-01689850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of Trilateration-Based Sensor Placement Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Robust Range-Only Mapping via Sum-of-Squares Polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Génevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Édouard Laroche</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlane Habed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors Applications Symposium (SAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/sas.2017.7894120⟩</w:t>
+              <w:t xml:space="preserve">IFAC 2017 World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689857v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Perpendicular And Parallel Parking Using Multi-Sensor Based Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pérez-Morales</w:t>
+                <w:t xml:space="preserve">Limits of Trilateration-Based Sensor Placement Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Génevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop on Planning, Perception and Navigation for Intelligent Vehicles at IEEE/RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors Applications Symposium (SAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Glassboro, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sas.2017.7894120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689850v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote on Sensor based navigation</w:t>
               </w:r>
@@ -4186,51 +4186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Dominguez-Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4376,77 +4376,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Composite Beacon Initialization for EKF Range-Only SLAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Génevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4534,191 +4534,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial visibility constraint in 3D visual servoing</w:t>
+                <w:t xml:space="preserve">A global control scheme for free-floating vehicle-manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan R. Petillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Dunnigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857690v2</w:t>
+                <w:t xml:space="preserve">hal-00857692v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global control scheme for free-floating vehicle-manipulators</w:t>
+                <w:t xml:space="preserve">Partial visibility constraint in 3D visual servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matt Dunnigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857692v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857690v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining visibility constraints during tele-echography with ultrasound visual servoing</w:t>
               </w:r>
@@ -5808,51 +5808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451165v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Juin-Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.124133" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a Font&#225;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3422050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03286432v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rez-Morales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Quijada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3091285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daravuth Koung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belouaer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3092305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Pascual-Escudero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Nayak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01420-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khalifa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dominguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.2988948" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3044786" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877155v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Fusco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3004793" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2018.04.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00855724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2281560" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Karboua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595833v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004335" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Bin Anuar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gotelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Zaccaria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701390v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Babarit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fremont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juin-Gauthier Giovanni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Azmir Anuar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV50220.2020.9305426" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206269" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icarcv50220.2020.9305465" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2019.8795940" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9029187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros40897.2019.8967710" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01370-7_2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866884v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icarcv.2018.8581142" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689868v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Contreras-Samam&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irc.2018.00017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dominguez-Quijada" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros.2018.8593373" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689875v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irc.2018.00018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874140v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icarcv.2018.8581237" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867743v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icarcv.2018.8581058" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689833v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laroche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1598" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Laroche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sas.2017.7894120" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689850v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02459137v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065812v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857690v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857692v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. Petillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Dunnigan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748987v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639684v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544787v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Folio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Noe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrik Sina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chocron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchuan Lang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_37" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05444139v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451165v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Juin-Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.124133" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a Font&#225;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3422050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03286432v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rez-Morales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Quijada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3091285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daravuth Koung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belouaer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3092305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Pascual-Escudero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Nayak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01420-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Fusco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3004793" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545680v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khalifa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dominguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.2988948" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3044786" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2018.04.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00855724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2281560" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Karboua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595833v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Babarit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fremont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juin-Gauthier Giovanni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004335" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Bin Anuar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701390v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gotelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Zaccaria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Azmir Anuar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV50220.2020.9305426" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206269" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icarcv50220.2020.9305465" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2019.8795940" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9029187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros40897.2019.8967710" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Contreras-Samam&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dominguez-Quijada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icarcv.2018.8581058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icarcv.2018.8581237" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01370-7_2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icarcv.2018.8581142" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irc.2018.00017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867720v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros.2018.8593373" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irc.2018.00018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laroche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1598" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689857v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Laroche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sas.2017.7894120" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02459137v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065812v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857692v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. Petillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Dunnigan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857690v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748987v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639684v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544787v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Folio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Noe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrik Sina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chocron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchuan Lang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_37" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05444139v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>