--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -490,616 +490,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative multi-robot object transportation system based on hierarchical quadratic programming</w:t>
+                <w:t xml:space="preserve">Complete Singularity Analysis for the Perspective-Four-Point Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daravuth Koung</w:t>
+                <w:t xml:space="preserve">Beatriz Pascual-Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhilash Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2021.3092305⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (4), pp.1217-1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11263-020-01420-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289793v1</w:t>
+                <w:t xml:space="preserve">hal-03070525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Singularity Analysis for the Perspective-Four-Point Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative multi-robot object transportation system based on hierarchical quadratic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daravuth Koung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Pascual-Escudero</w:t>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhilash Nayak</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lamia Belouaer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 129 (4), pp.1217-1237. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), pp.6466-6472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11263-020-01420-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2021.3092305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070525v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Features Acceleration in Visual Predictive Control</w:t>
+                <w:t xml:space="preserve">Platooning of Car-like Vehicles in Urban Environments: An Observer-based Approach Considering Actuator Dynamics and Time delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Fusco</w:t>
+                <w:t xml:space="preserve">Ahmed Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2020.3004793⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (9), pp.5684 - 5696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2020.2988948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877155v1</w:t>
+                <w:t xml:space="preserve">hal-02545680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platooning of Car-like Vehicles in Urban Environments: An Observer-based Approach Considering Actuator Dynamics and Time delays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Platooning of Car-like Vehicles in Urban Environments: Longitudinal Control Considering Actuator Dynamics, Time Delays, and Limited Communication Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2020.2988948⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2020.3044786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545680v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platooning of Car-like Vehicles in Urban Environments: Longitudinal Control Considering Actuator Dynamics, Time Delays, and Limited Communication Capabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Khalifa</w:t>
+                <w:t xml:space="preserve">Integrating Features Acceleration in Visual Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvador Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.5197-5204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2020.3044786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2020.3004793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081731v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A magnetic climbing robot to perform autonomous welding in the shipbuilding industry</w:t>
               </w:r>
@@ -1483,416 +1483,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595833v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a dynamic model of energy ships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Elie</w:t>
+                <w:t xml:space="preserve">Investigating the Performances of Control Parameterizations for Nonlinear Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juin-Gauthier Giovanni</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV57592.2022.10004335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280190v1</w:t>
+                <w:t xml:space="preserve">hal-03812458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Performances of Control Parameterizations for Nonlinear Model Predictive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Fusco</w:t>
+                <w:t xml:space="preserve">Super-Twisting Sliding Mode Control with Adaptive Gain of Quadrotor with Rigid Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardy Bin Anuar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Control, Automation, Robotics and Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Workshop on Variable Structure Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rio de Janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812458v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Twisting Sliding Mode Control with Adaptive Gain of Quadrotor with Rigid Manipulator</w:t>
+                <w:t xml:space="preserve">A Gazebo Simulator for Continuum Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardy Bin Anuar</w:t>
+                <w:t xml:space="preserve">Andrea Gotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Plestan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
+                <w:t xml:space="preserve">Federico Zaccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Workshop on Variable Structure Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Advances in Robot Kinematics (ARK 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749293v1</w:t>
+                <w:t xml:space="preserve">hal-03594927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Nonlinear Model Predictive Control with Input Parameterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1907,221 +1894,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Methods and Models in Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Miedzyzdroje, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gazebo Simulator for Continuum Parallel Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental validation of a dynamic model of energy ships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Gotelli</w:t>
+                <w:t xml:space="preserve">Vincent Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Zaccaria</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Briot</w:t>
+                <w:t xml:space="preserve">Juin-Gauthier Giovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Advances in Robot Kinematics (ARK 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594927v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Mode Control with Adaptive Gain of Quadrotor with Rigid Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardy Azmir Anuar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2159,90 +2159,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus-based formation control and obstacle avoidance for nonholonomic multi-robot system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daravuth Koung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Belouaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Shenzhen, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2276,51 +2276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Features Acceleration in Visual Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2497,77 +2497,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicles Platooning in Urban Environments: Integrated Consensus-based Longitudinal Control with Gap Closure Maneuvering and Collision Avoidance Capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2614,77 +2614,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Observer-based Longitudinal Control of Car-like Vehicles Platoon Navigating in an Urban Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2731,51 +2731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Visual Servoing from Features Velocity and Acceleration Interaction Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2829,1352 +2829,1352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoMapping: Multi-robot Sharing and Generation of 3D-Maps applied to rural and urban scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salvador Dominguez-Quijada</w:t>
+                <w:t xml:space="preserve">Improving Relaxation-based Constrained Path Planning via Quadratic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icarcv.2018.8581058⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Baden-Baden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01370-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867743v1</w:t>
+                <w:t xml:space="preserve">hal-01790061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Perpendicular and Diagonal Unparking Using a Multi-Sensor-Based Control Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pérez-Morales</w:t>
+                <w:t xml:space="preserve">CoMapping: Efficient 3D-Map Sharing Methodology for Decentralized cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis F Contreras-Samamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Dominguez-Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvador Dominguez-Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICARCV 2018 - The 15 th International Conference on Control, Automation, Robotics and Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th workshop on Planning, Perception and Navigation for Intelligent Vehicles at Int. Conf. on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874140v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Relaxation-based Constrained Path Planning via Quadratic Programming</w:t>
+                <w:t xml:space="preserve">Vehicles Platooning in Urban Environment: Consensus-based Longitudinal Control with Limited Communications Capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Fusco</w:t>
+                <w:t xml:space="preserve">Ahmed Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01370-7_2⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icarcv.2018.8581142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790061v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicles Platooning in Urban Environment: Consensus-based Longitudinal Control with Limited Communications Capabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Khalifa</w:t>
+                <w:t xml:space="preserve">Efficient Decentralized Collaborative Mapping for Outdoor Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis F Contreras-Samamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvador Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icarcv.2018.8581142⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Robotic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Laguna Hills, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/irc.2018.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866884v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Decentralized Collaborative Mapping for Outdoor Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis F Contreras-Samamé</w:t>
+                <w:t xml:space="preserve">Laser-Based Control Law For Autonomous Parallel And Perpendicular Parking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pérez-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Domínguez-Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Robotic Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Laguna Hills, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/irc.2018.00017⟩</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/irc.2018.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689868v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoMapping: Efficient 3D-Map Sharing Methodology for Decentralized cases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salvador Dominguez-Quijada</w:t>
+                <w:t xml:space="preserve">Constrained Path Planning using Quadratic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th workshop on Planning, Perception and Navigation for Intelligent Vehicles at Int. Conf. on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iros.2018.8593373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867720v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Path Planning using Quadratic Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Fusco</w:t>
+                <w:t xml:space="preserve">Multi-Sensor-Based Predictive Control for Autonomous Backward Perpendicular and Diagonal Parking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pérez-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Dominguez-Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2018 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th workshop on Planning, Perception and Navigation for Intelligent Vehicles at Int. Conf. on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867331v1</w:t>
+                <w:t xml:space="preserve">hal-01867303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Based Control Law For Autonomous Parallel And Perpendicular Parking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pérez-Morales</w:t>
+                <w:t xml:space="preserve">CoMapping: Multi-robot Sharing and Generation of 3D-Maps applied to rural and urban scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis F Contreras-Samamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Dominguez-Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvador Domínguez-Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotic Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/irc.2018.00018⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icarcv.2018.8581058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689875v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Sensor-Based Predictive Control for Autonomous Backward Perpendicular and Diagonal Parking</w:t>
+                <w:t xml:space="preserve">Automatic Perpendicular and Diagonal Unparking Using a Multi-Sensor-Based Control Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pérez-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Dominguez-Quijada</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th workshop on Planning, Perception and Navigation for Intelligent Vehicles at Int. Conf. on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICARCV 2018 - The 15 th International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icarcv.2018.8581237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867303v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Perpendicular And Parallel Parking Using Multi-Sensor Based Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pérez-Morales</w:t>
+                <w:t xml:space="preserve">Robust Range-Only Mapping via Sum-of-Squares Polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Génevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlane Habed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop on Planning, Perception and Navigation for Intelligent Vehicles at IEEE/RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC 2017 World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689850v1</w:t>
+                <w:t xml:space="preserve">hal-01689833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Range-Only Mapping via Sum-of-Squares Polynomials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Limits of Trilateration-Based Sensor Placement Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Génevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edouard Laroche</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors Applications Symposium (SAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Glassboro, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sas.2017.7894120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1598⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689833v1</w:t>
+                <w:t xml:space="preserve">hal-01689857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of Trilateration-Based Sensor Placement Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Édouard Laroche</w:t>
+                <w:t xml:space="preserve">Autonomous Perpendicular And Parallel Parking Using Multi-Sensor Based Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pérez-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Domínguez-Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors Applications Symposium (SAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Workshop on Planning, Perception and Navigation for Intelligent Vehicles at IEEE/RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/sas.2017.7894120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689857v1</w:t>
+                <w:t xml:space="preserve">hal-01689850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote on Sensor based navigation</w:t>
               </w:r>
@@ -4186,51 +4186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Dominguez-Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4376,77 +4376,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Composite Beacon Initialization for EKF Range-Only SLAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Génevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4534,191 +4534,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global control scheme for free-floating vehicle-manipulators</w:t>
+                <w:t xml:space="preserve">Partial visibility constraint in 3D visual servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matt Dunnigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857692v2</w:t>
+                <w:t xml:space="preserve">hal-00857690v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial visibility constraint in 3D visual servoing</w:t>
+                <w:t xml:space="preserve">A global control scheme for free-floating vehicle-manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan R. Petillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Dunnigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857690v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857692v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining visibility constraints during tele-echography with ultrasound visual servoing</w:t>
               </w:r>
@@ -5808,51 +5808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451165v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Juin-Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.124133" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a Font&#225;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3422050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03286432v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rez-Morales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Quijada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3091285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daravuth Koung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belouaer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3092305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Pascual-Escudero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Nayak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01420-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Fusco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3004793" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545680v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khalifa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dominguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.2988948" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3044786" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2018.04.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00855724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2281560" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Karboua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595833v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Babarit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fremont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juin-Gauthier Giovanni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004335" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Bin Anuar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701390v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gotelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Zaccaria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Azmir Anuar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV50220.2020.9305426" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206269" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icarcv50220.2020.9305465" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2019.8795940" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9029187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros40897.2019.8967710" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Contreras-Samam&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dominguez-Quijada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icarcv.2018.8581058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icarcv.2018.8581237" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01370-7_2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icarcv.2018.8581142" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irc.2018.00017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867720v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros.2018.8593373" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irc.2018.00018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laroche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1598" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689857v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Laroche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sas.2017.7894120" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02459137v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065812v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857692v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. Petillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Dunnigan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857690v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748987v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639684v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544787v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Folio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Noe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrik Sina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chocron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchuan Lang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_37" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05444139v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451165v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Juin-Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.124133" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a Font&#225;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3422050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03286432v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rez-Morales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Quijada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3091285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Pascual-Escudero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Nayak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01420-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daravuth Koung" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belouaer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3092305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khalifa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dominguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.2988948" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3044786" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877155v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Fusco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3004793" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2018.04.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00855724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2281560" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Karboua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595833v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV57592.2022.10004335" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Bin Anuar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gotelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Zaccaria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701390v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Babarit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fremont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juin-Gauthier Giovanni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Azmir Anuar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV50220.2020.9305426" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206269" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icarcv50220.2020.9305465" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2019.8795940" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9029187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros40897.2019.8967710" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01370-7_2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Contreras-Samam&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dominguez-Quijada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icarcv.2018.8581142" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689868v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irc.2018.00017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irc.2018.00018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros.2018.8593373" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icarcv.2018.8581058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icarcv.2018.8581237" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689833v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laroche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1598" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Laroche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sas.2017.7894120" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689850v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02459137v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065812v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857690v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857692v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. Petillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Dunnigan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748987v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639684v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544787v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Folio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Noe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrik Sina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chocron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchuan Lang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_37" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05444139v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>